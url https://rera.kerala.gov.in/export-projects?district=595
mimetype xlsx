--- v0 (2026-02-04)
+++ v1 (2026-04-16)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="2340">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="2384">
   <si>
     <t>Project</t>
   </si>
   <si>
     <t>Promoter Name</t>
   </si>
   <si>
     <t>Project Type</t>
   </si>
   <si>
     <t>Project Start Date</t>
   </si>
   <si>
     <t>Date of Completion</t>
   </si>
   <si>
     <t>Certificate No</t>
   </si>
   <si>
     <t>Certificate Date</t>
   </si>
   <si>
     <t>Total</t>
   </si>
   <si>
@@ -1337,51 +1337,51 @@
   <si>
     <t>2021-10-30</t>
   </si>
   <si>
     <t>K-RERA/PRJ/328/2020</t>
   </si>
   <si>
     <t>2021-05-31</t>
   </si>
   <si>
     <t>SKYLINE RANCH VILLAS-PHASE 2</t>
   </si>
   <si>
     <t>K-RERA/PRJ/013/2021</t>
   </si>
   <si>
     <t>2021-07-30</t>
   </si>
   <si>
     <t>SKY CITY VILLAS</t>
   </si>
   <si>
     <t>2021-04-05</t>
   </si>
   <si>
-    <t>2026-03-19</t>
+    <t>2026-04-04</t>
   </si>
   <si>
     <t>K-RERA/PRJ/ERN/011/2021</t>
   </si>
   <si>
     <t>2021-05-05</t>
   </si>
   <si>
     <t>ASSET GENESIS</t>
   </si>
   <si>
     <t>2025-03-30</t>
   </si>
   <si>
     <t>K-RERA/PRJ/195/2020</t>
   </si>
   <si>
     <t>THOPPUMPADY</t>
   </si>
   <si>
     <t>ASSET EAST BROOK</t>
   </si>
   <si>
     <t>K-RERA/PRJ/197/2020</t>
   </si>
@@ -1970,51 +1970,51 @@
   <si>
     <t>Palace 10 Apartments And Gouri Chambers</t>
   </si>
   <si>
     <t>GD Buiilders</t>
   </si>
   <si>
     <t>2017-10-23</t>
   </si>
   <si>
     <t>K-RERA/PRJ/020/2021</t>
   </si>
   <si>
     <t>2022-02-09</t>
   </si>
   <si>
     <t>SKP Tower</t>
   </si>
   <si>
     <t>Sanjay Kumar Pillai</t>
   </si>
   <si>
     <t>2018-01-05</t>
   </si>
   <si>
-    <t>2026-07-04</t>
+    <t>2026-07-05</t>
   </si>
   <si>
     <t>K-RERA/PRJ/247/2020</t>
   </si>
   <si>
     <t>ASIAN AVENUE</t>
   </si>
   <si>
     <t>K-RERA/PRJ/ERN/018/2021</t>
   </si>
   <si>
     <t>2021-06-07</t>
   </si>
   <si>
     <t>CHAKOLAS PINNACLE</t>
   </si>
   <si>
     <t>CHAKOLAS REALTORS</t>
   </si>
   <si>
     <t>2017-04-17</t>
   </si>
   <si>
     <t>2022-07-17</t>
   </si>
@@ -5480,53 +5480,50 @@
   <si>
     <t>2024-04-29</t>
   </si>
   <si>
     <t>MALIEKAL GARDENS</t>
   </si>
   <si>
     <t xml:space="preserve">TOBY JOSEPH  </t>
   </si>
   <si>
     <t>K-RERA/PRJ/ERN/180/2024</t>
   </si>
   <si>
     <t>2024-09-10</t>
   </si>
   <si>
     <t>MJ Residency</t>
   </si>
   <si>
     <t>MJ Builders</t>
   </si>
   <si>
     <t>2024-01-02</t>
   </si>
   <si>
-    <t>2026-07-05</t>
-[...1 lines deleted...]
-  <si>
     <t>K-RERA/PRJ/ERN/097/2024</t>
   </si>
   <si>
     <t>2024-05-20</t>
   </si>
   <si>
     <t>Yeskay Pearl View Apartments</t>
   </si>
   <si>
     <t>Yeskay Builders</t>
   </si>
   <si>
     <t>2028-08-15</t>
   </si>
   <si>
     <t>K-RERA/PRJ/ERN/163/2024</t>
   </si>
   <si>
     <t>2024-08-12</t>
   </si>
   <si>
     <t>Galaxy Swiss Royale</t>
   </si>
   <si>
     <t>Galaxy Homes Pvt Ltd</t>
@@ -6197,62 +6194,50 @@
   <si>
     <t>2018-07-30</t>
   </si>
   <si>
     <t>K-RERA/PRJ/ERN/239/2024</t>
   </si>
   <si>
     <t>2024-11-22</t>
   </si>
   <si>
     <t>ROYAL CASTLE</t>
   </si>
   <si>
     <t>DEODATE BUILDERS AND DEVELOPERS PRIVATE LIMITED</t>
   </si>
   <si>
     <t>2024-10-22</t>
   </si>
   <si>
     <t>K-RERA/PRJ/ERN/017/2025</t>
   </si>
   <si>
     <t>2025-02-03</t>
   </si>
   <si>
-    <t>VASUDHA</t>
-[...10 lines deleted...]
-  <si>
     <t>GLORIAG APARTMENTS</t>
   </si>
   <si>
     <t>GEORGE THEKKEL AUGUSTINE</t>
   </si>
   <si>
     <t>2015-03-05</t>
   </si>
   <si>
     <t>K-RERA/PRJ/ERN/219/2024</t>
   </si>
   <si>
     <t>2024-10-30</t>
   </si>
   <si>
     <t>THRIKKARIYOOR</t>
   </si>
   <si>
     <t>Abad Tanzeel Green</t>
   </si>
   <si>
     <t>2014-03-05</t>
   </si>
   <si>
     <t>2019-08-09</t>
@@ -6917,165 +6902,312 @@
   <si>
     <t>2025-11-18</t>
   </si>
   <si>
     <t>ABAD Luxuria</t>
   </si>
   <si>
     <t>2025-07-16</t>
   </si>
   <si>
     <t>K-RERA/PRJ/ERN/122/2025</t>
   </si>
   <si>
     <t>CASADEL AWAKENED LIVING</t>
   </si>
   <si>
     <t>2025-11-20</t>
   </si>
   <si>
     <t>2030-04-20</t>
   </si>
   <si>
     <t>K-RERA/PRJ/ERN/121/2025</t>
   </si>
   <si>
+    <t>J V N Sunrise Estate</t>
+  </si>
+  <si>
+    <t>J V N HOMES PRIVATE LIMITED</t>
+  </si>
+  <si>
+    <t>2030-02-03</t>
+  </si>
+  <si>
+    <t>K-RERA/PRJ/ERN/045/2026</t>
+  </si>
+  <si>
+    <t>2026-03-21</t>
+  </si>
+  <si>
     <t>Woodsmanor Phase1</t>
   </si>
   <si>
     <t>J P SQUARE</t>
   </si>
   <si>
     <t>2025-08-13</t>
   </si>
   <si>
     <t>K-RERA/PRJ/ERN/174/2025</t>
   </si>
   <si>
     <t>VICTORIA REALTORS CASA SERENITY</t>
   </si>
   <si>
     <t>DHARMIC LIVING PVT LTD</t>
   </si>
   <si>
     <t>2025-08-30</t>
   </si>
   <si>
     <t>2030-08-19</t>
   </si>
   <si>
     <t>K-RERA/PRJ/ERN/138/2025</t>
   </si>
   <si>
     <t>2025-10-21</t>
   </si>
   <si>
+    <t>ABAD Lake View Heights</t>
+  </si>
+  <si>
+    <t>K-RERA/PRJ/ERN/028/2026</t>
+  </si>
+  <si>
+    <t>2026-02-17</t>
+  </si>
+  <si>
     <t>TRINITY LAUREL</t>
   </si>
   <si>
     <t>2032-12-31</t>
   </si>
   <si>
     <t>K-RERA/PRJ/ERN/135/2025</t>
   </si>
   <si>
     <t>2025-10-15</t>
   </si>
   <si>
     <t>VISHRAAM VISMAYA</t>
   </si>
   <si>
     <t>2025-10-09</t>
   </si>
   <si>
     <t>2030-10-09</t>
   </si>
   <si>
     <t>K-RERA/PRJ/ERN/155/2025</t>
   </si>
   <si>
     <t>NJN Merrivill</t>
   </si>
   <si>
     <t>2029-09-01</t>
   </si>
   <si>
     <t>K-RERA/PRJ/ERN/158/2025</t>
   </si>
   <si>
+    <t>SIDDHI MANSION BLUE</t>
+  </si>
+  <si>
+    <t>SIDDHI HOMES PROJECTS PVT LTD</t>
+  </si>
+  <si>
+    <t>2030-09-15</t>
+  </si>
+  <si>
+    <t>K-RERA/PRJ/ERN/024/2026</t>
+  </si>
+  <si>
+    <t>2026-02-12</t>
+  </si>
+  <si>
     <t>PALM COUNTY</t>
   </si>
   <si>
     <t xml:space="preserve">SRIKUMAR K P  </t>
   </si>
   <si>
     <t>2029-03-31</t>
   </si>
   <si>
     <t>K-RERA/PRJ/ERN/007/2026</t>
   </si>
   <si>
     <t>MOOKKANNOOR</t>
   </si>
   <si>
+    <t>SFS LANTANA HILLS</t>
+  </si>
+  <si>
+    <t>2026-01-01</t>
+  </si>
+  <si>
+    <t>2030-10-20</t>
+  </si>
+  <si>
+    <t>K-RERA/PRJ/ERN/047/2026</t>
+  </si>
+  <si>
+    <t>2026-03-26</t>
+  </si>
+  <si>
+    <t>NANMA OnE</t>
+  </si>
+  <si>
+    <t>2025-11-29</t>
+  </si>
+  <si>
+    <t>2030-11-28</t>
+  </si>
+  <si>
+    <t>K-RERA/PRJ/ERN/023/2026</t>
+  </si>
+  <si>
+    <t>SFS LE JARDIN</t>
+  </si>
+  <si>
+    <t>2030-10-23</t>
+  </si>
+  <si>
+    <t>K-RERA/PRJ/ERN/035/2026</t>
+  </si>
+  <si>
+    <t>2026-03-07</t>
+  </si>
+  <si>
     <t>CONFIDENT INFINITY</t>
   </si>
   <si>
     <t>2026-01-20</t>
   </si>
   <si>
     <t>2031-01-20</t>
   </si>
   <si>
     <t>K-RERA/PRJ/ERN/171/2025</t>
   </si>
   <si>
     <t>2025-12-23</t>
   </si>
   <si>
     <t>CONFIDENT LAKESIDE</t>
   </si>
   <si>
     <t>K-RERA/PRJ/ERN/170/2025</t>
   </si>
   <si>
     <t>Beneath The Wandering Leaf</t>
   </si>
   <si>
     <t>CASADEL HOMES PRIVATE LIMITED</t>
   </si>
   <si>
     <t>2026-03-15</t>
   </si>
   <si>
-    <t>2030-10-20</t>
-[...1 lines deleted...]
-  <si>
     <t>K-RERA/PRJ/ERN/018/2026</t>
   </si>
   <si>
     <t>2026-02-03</t>
+  </si>
+  <si>
+    <t>Waterlilly Apartments</t>
+  </si>
+  <si>
+    <t>Kizhakkekara Benchmark Builders</t>
+  </si>
+  <si>
+    <t>2011-11-23</t>
+  </si>
+  <si>
+    <t>2026-04-05</t>
+  </si>
+  <si>
+    <t>K-RERA/PRJ/ERN/029/2026</t>
+  </si>
+  <si>
+    <t>PEAK PARADISE</t>
+  </si>
+  <si>
+    <t>PARAMOUNT ISAPCE</t>
+  </si>
+  <si>
+    <t>2026-01-10</t>
+  </si>
+  <si>
+    <t>K-RERA/PRJ/ERN/033/2026</t>
+  </si>
+  <si>
+    <t>2026-03-05</t>
+  </si>
+  <si>
+    <t>DREAMFLOWER SACRO ESQUINA</t>
+  </si>
+  <si>
+    <t>K-RERA/PRJ/ERN/025/2026</t>
+  </si>
+  <si>
+    <t>CONFIDENT LEGACY</t>
+  </si>
+  <si>
+    <t>2026-01-27</t>
+  </si>
+  <si>
+    <t>2031-01-26</t>
+  </si>
+  <si>
+    <t>K-RERA/PRJ/ERN/027/2026</t>
+  </si>
+  <si>
+    <t>2026-02-13</t>
+  </si>
+  <si>
+    <t>AVASA</t>
+  </si>
+  <si>
+    <t>HIMASRISHTI VENTURES PRIVATE LIMITED</t>
+  </si>
+  <si>
+    <t>2025-06-28</t>
+  </si>
+  <si>
+    <t>K-RERA/PRJ/ERN/044/2026</t>
+  </si>
+  <si>
+    <t>Yeskay Amandus Apartments</t>
+  </si>
+  <si>
+    <t>2026-04-01</t>
+  </si>
+  <si>
+    <t>K-RERA/PRJ/ERN/043/2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -7379,51 +7511,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:M525"/>
+  <dimension ref="A1:M536"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:13">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
@@ -7782,51 +7914,51 @@
       <c r="A10" t="s">
         <v>71</v>
       </c>
       <c r="B10" t="s">
         <v>72</v>
       </c>
       <c r="C10" t="s">
         <v>15</v>
       </c>
       <c r="D10" t="s">
         <v>73</v>
       </c>
       <c r="E10" t="s">
         <v>74</v>
       </c>
       <c r="F10" t="s">
         <v>75</v>
       </c>
       <c r="G10" t="s">
         <v>76</v>
       </c>
       <c r="H10">
         <v>192</v>
       </c>
       <c r="I10">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="J10" t="s">
         <v>77</v>
       </c>
       <c r="K10" t="s">
         <v>21</v>
       </c>
       <c r="L10" t="s">
         <v>30</v>
       </c>
       <c r="M10" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="11" spans="1:13">
       <c r="A11" t="s">
         <v>78</v>
       </c>
       <c r="B11" t="s">
         <v>79</v>
       </c>
       <c r="C11" t="s">
         <v>15</v>
       </c>
       <c r="D11" t="s">
@@ -9302,51 +9434,51 @@
       <c r="B47" t="s">
         <v>72</v>
       </c>
       <c r="C47" t="s">
         <v>15</v>
       </c>
       <c r="D47" t="s">
         <v>225</v>
       </c>
       <c r="E47" t="s">
         <v>263</v>
       </c>
       <c r="F47" t="s">
         <v>264</v>
       </c>
       <c r="G47" t="s">
         <v>265</v>
       </c>
       <c r="H47">
         <v>112</v>
       </c>
       <c r="I47">
         <v>112</v>
       </c>
       <c r="J47" t="s">
-        <v>77</v>
+        <v>20</v>
       </c>
       <c r="K47" t="s">
         <v>21</v>
       </c>
       <c r="L47" t="s">
         <v>94</v>
       </c>
       <c r="M47" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="48" spans="1:13">
       <c r="A48" t="s">
         <v>266</v>
       </c>
       <c r="B48" t="s">
         <v>267</v>
       </c>
       <c r="C48" t="s">
         <v>15</v>
       </c>
       <c r="D48" t="s">
         <v>268</v>
       </c>
       <c r="E48" t="s">
@@ -9586,51 +9718,51 @@
       <c r="A54" t="s">
         <v>296</v>
       </c>
       <c r="B54" t="s">
         <v>292</v>
       </c>
       <c r="C54" t="s">
         <v>15</v>
       </c>
       <c r="D54" t="s">
         <v>297</v>
       </c>
       <c r="E54" t="s">
         <v>298</v>
       </c>
       <c r="F54" t="s">
         <v>299</v>
       </c>
       <c r="G54" t="s">
         <v>43</v>
       </c>
       <c r="H54">
         <v>24</v>
       </c>
       <c r="I54">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="J54" t="s">
         <v>77</v>
       </c>
       <c r="K54" t="s">
         <v>21</v>
       </c>
       <c r="L54" t="s">
         <v>37</v>
       </c>
       <c r="M54" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="55" spans="1:13">
       <c r="A55" t="s">
         <v>300</v>
       </c>
       <c r="B55" t="s">
         <v>292</v>
       </c>
       <c r="C55" t="s">
         <v>114</v>
       </c>
       <c r="D55" t="s">
@@ -9709,51 +9841,51 @@
       <c r="A57" t="s">
         <v>307</v>
       </c>
       <c r="B57" t="s">
         <v>72</v>
       </c>
       <c r="C57" t="s">
         <v>15</v>
       </c>
       <c r="D57" t="s">
         <v>225</v>
       </c>
       <c r="E57" t="s">
         <v>263</v>
       </c>
       <c r="F57" t="s">
         <v>308</v>
       </c>
       <c r="G57" t="s">
         <v>203</v>
       </c>
       <c r="H57">
         <v>181</v>
       </c>
       <c r="I57">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="J57" t="s">
         <v>77</v>
       </c>
       <c r="K57" t="s">
         <v>21</v>
       </c>
       <c r="L57" t="s">
         <v>94</v>
       </c>
       <c r="M57" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="58" spans="1:13">
       <c r="A58" t="s">
         <v>309</v>
       </c>
       <c r="B58" t="s">
         <v>310</v>
       </c>
       <c r="C58" t="s">
         <v>15</v>
       </c>
       <c r="D58" t="s">
@@ -10614,51 +10746,51 @@
       <c r="B79" t="s">
         <v>277</v>
       </c>
       <c r="C79" t="s">
         <v>15</v>
       </c>
       <c r="D79" t="s">
         <v>185</v>
       </c>
       <c r="E79" t="s">
         <v>409</v>
       </c>
       <c r="F79" t="s">
         <v>410</v>
       </c>
       <c r="G79" t="s">
         <v>280</v>
       </c>
       <c r="H79">
         <v>47</v>
       </c>
       <c r="I79">
         <v>27</v>
       </c>
       <c r="J79" t="s">
-        <v>77</v>
+        <v>20</v>
       </c>
       <c r="K79" t="s">
         <v>21</v>
       </c>
       <c r="L79" t="s">
         <v>94</v>
       </c>
       <c r="M79" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="80" spans="1:13">
       <c r="A80" t="s">
         <v>411</v>
       </c>
       <c r="B80" t="s">
         <v>277</v>
       </c>
       <c r="C80" t="s">
         <v>15</v>
       </c>
       <c r="D80" t="s">
         <v>412</v>
       </c>
       <c r="E80" t="s">
@@ -12254,51 +12386,51 @@
       <c r="B119" t="s">
         <v>25</v>
       </c>
       <c r="C119" t="s">
         <v>15</v>
       </c>
       <c r="D119" t="s">
         <v>209</v>
       </c>
       <c r="E119" t="s">
         <v>583</v>
       </c>
       <c r="F119" t="s">
         <v>584</v>
       </c>
       <c r="G119" t="s">
         <v>585</v>
       </c>
       <c r="H119">
         <v>36</v>
       </c>
       <c r="I119">
         <v>35</v>
       </c>
       <c r="J119" t="s">
-        <v>77</v>
+        <v>20</v>
       </c>
       <c r="K119" t="s">
         <v>21</v>
       </c>
       <c r="L119" t="s">
         <v>152</v>
       </c>
       <c r="M119" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="120" spans="1:13">
       <c r="A120" t="s">
         <v>586</v>
       </c>
       <c r="B120" t="s">
         <v>248</v>
       </c>
       <c r="C120" t="s">
         <v>15</v>
       </c>
       <c r="D120" t="s">
         <v>587</v>
       </c>
       <c r="E120" t="s">
@@ -12333,51 +12465,51 @@
       <c r="A121" t="s">
         <v>591</v>
       </c>
       <c r="B121" t="s">
         <v>286</v>
       </c>
       <c r="C121" t="s">
         <v>15</v>
       </c>
       <c r="D121" t="s">
         <v>592</v>
       </c>
       <c r="E121" t="s">
         <v>593</v>
       </c>
       <c r="F121" t="s">
         <v>594</v>
       </c>
       <c r="G121" t="s">
         <v>513</v>
       </c>
       <c r="H121">
         <v>100</v>
       </c>
       <c r="I121">
-        <v>77</v>
+        <v>79</v>
       </c>
       <c r="J121" t="s">
         <v>77</v>
       </c>
       <c r="K121" t="s">
         <v>21</v>
       </c>
       <c r="L121" t="s">
         <v>94</v>
       </c>
       <c r="M121" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="122" spans="1:13">
       <c r="A122" t="s">
         <v>595</v>
       </c>
       <c r="B122" t="s">
         <v>596</v>
       </c>
       <c r="C122" t="s">
         <v>15</v>
       </c>
       <c r="D122" t="s">
@@ -13648,51 +13780,51 @@
       <c r="B153" t="s">
         <v>277</v>
       </c>
       <c r="C153" t="s">
         <v>15</v>
       </c>
       <c r="D153" t="s">
         <v>736</v>
       </c>
       <c r="E153" t="s">
         <v>737</v>
       </c>
       <c r="F153" t="s">
         <v>738</v>
       </c>
       <c r="G153" t="s">
         <v>502</v>
       </c>
       <c r="H153">
         <v>48</v>
       </c>
       <c r="I153">
         <v>48</v>
       </c>
       <c r="J153" t="s">
-        <v>77</v>
+        <v>20</v>
       </c>
       <c r="K153" t="s">
         <v>21</v>
       </c>
       <c r="L153" t="s">
         <v>212</v>
       </c>
       <c r="M153" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="154" spans="1:13">
       <c r="A154" t="s">
         <v>739</v>
       </c>
       <c r="B154" t="s">
         <v>740</v>
       </c>
       <c r="C154" t="s">
         <v>15</v>
       </c>
       <c r="D154" t="s">
         <v>741</v>
       </c>
       <c r="E154" t="s">
@@ -13850,51 +13982,51 @@
       <c r="A158" t="s">
         <v>757</v>
       </c>
       <c r="B158" t="s">
         <v>228</v>
       </c>
       <c r="C158" t="s">
         <v>15</v>
       </c>
       <c r="D158" t="s">
         <v>590</v>
       </c>
       <c r="E158" t="s">
         <v>758</v>
       </c>
       <c r="F158" t="s">
         <v>759</v>
       </c>
       <c r="G158" t="s">
         <v>760</v>
       </c>
       <c r="H158">
         <v>27</v>
       </c>
       <c r="I158">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="J158" t="s">
         <v>20</v>
       </c>
       <c r="K158" t="s">
         <v>21</v>
       </c>
       <c r="L158" t="s">
         <v>22</v>
       </c>
       <c r="M158" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="159" spans="1:13">
       <c r="A159" t="s">
         <v>761</v>
       </c>
       <c r="B159" t="s">
         <v>762</v>
       </c>
       <c r="C159" t="s">
         <v>128</v>
       </c>
       <c r="D159" t="s">
@@ -14749,51 +14881,51 @@
       <c r="A180" t="s">
         <v>861</v>
       </c>
       <c r="B180" t="s">
         <v>328</v>
       </c>
       <c r="C180" t="s">
         <v>15</v>
       </c>
       <c r="D180" t="s">
         <v>862</v>
       </c>
       <c r="E180" t="s">
         <v>863</v>
       </c>
       <c r="F180" t="s">
         <v>864</v>
       </c>
       <c r="G180" t="s">
         <v>865</v>
       </c>
       <c r="H180">
         <v>26</v>
       </c>
       <c r="I180">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="J180" t="s">
         <v>77</v>
       </c>
       <c r="K180" t="s">
         <v>21</v>
       </c>
       <c r="L180" t="s">
         <v>22</v>
       </c>
       <c r="M180" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="181" spans="1:13">
       <c r="A181" t="s">
         <v>866</v>
       </c>
       <c r="B181" t="s">
         <v>813</v>
       </c>
       <c r="C181" t="s">
         <v>114</v>
       </c>
       <c r="D181" t="s">
@@ -15159,51 +15291,51 @@
       <c r="A190" t="s">
         <v>907</v>
       </c>
       <c r="B190" t="s">
         <v>491</v>
       </c>
       <c r="C190" t="s">
         <v>15</v>
       </c>
       <c r="D190" t="s">
         <v>908</v>
       </c>
       <c r="E190" t="s">
         <v>909</v>
       </c>
       <c r="F190" t="s">
         <v>910</v>
       </c>
       <c r="G190" t="s">
         <v>911</v>
       </c>
       <c r="H190">
         <v>111</v>
       </c>
       <c r="I190">
-        <v>81</v>
+        <v>90</v>
       </c>
       <c r="J190" t="s">
         <v>77</v>
       </c>
       <c r="K190" t="s">
         <v>21</v>
       </c>
       <c r="L190" t="s">
         <v>212</v>
       </c>
       <c r="M190" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="191" spans="1:13">
       <c r="A191" t="s">
         <v>912</v>
       </c>
       <c r="B191" t="s">
         <v>913</v>
       </c>
       <c r="C191" t="s">
         <v>15</v>
       </c>
       <c r="D191" t="s">
@@ -15446,51 +15578,51 @@
       <c r="A197" t="s">
         <v>939</v>
       </c>
       <c r="B197" t="s">
         <v>670</v>
       </c>
       <c r="C197" t="s">
         <v>15</v>
       </c>
       <c r="D197" t="s">
         <v>940</v>
       </c>
       <c r="E197" t="s">
         <v>941</v>
       </c>
       <c r="F197" t="s">
         <v>942</v>
       </c>
       <c r="G197" t="s">
         <v>940</v>
       </c>
       <c r="H197">
         <v>49</v>
       </c>
       <c r="I197">
-        <v>32</v>
+        <v>39</v>
       </c>
       <c r="J197" t="s">
         <v>77</v>
       </c>
       <c r="K197" t="s">
         <v>21</v>
       </c>
       <c r="L197" t="s">
         <v>58</v>
       </c>
       <c r="M197" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="198" spans="1:13">
       <c r="A198" t="s">
         <v>943</v>
       </c>
       <c r="B198" t="s">
         <v>944</v>
       </c>
       <c r="C198" t="s">
         <v>15</v>
       </c>
       <c r="D198" t="s">
@@ -16632,51 +16764,51 @@
       <c r="A226" t="s">
         <v>1076</v>
       </c>
       <c r="B226" t="s">
         <v>1077</v>
       </c>
       <c r="C226" t="s">
         <v>128</v>
       </c>
       <c r="D226" t="s">
         <v>1078</v>
       </c>
       <c r="E226" t="s">
         <v>1079</v>
       </c>
       <c r="F226" t="s">
         <v>1080</v>
       </c>
       <c r="G226" t="s">
         <v>1081</v>
       </c>
       <c r="H226">
         <v>54</v>
       </c>
       <c r="I226">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="J226" t="s">
         <v>77</v>
       </c>
       <c r="K226" t="s">
         <v>21</v>
       </c>
       <c r="L226" t="s">
         <v>576</v>
       </c>
       <c r="M226" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="227" spans="1:13">
       <c r="A227" t="s">
         <v>1082</v>
       </c>
       <c r="B227" t="s">
         <v>1083</v>
       </c>
       <c r="C227" t="s">
         <v>15</v>
       </c>
       <c r="D227" t="s">
@@ -17736,51 +17868,51 @@
       <c r="A253" t="s">
         <v>1187</v>
       </c>
       <c r="B253" t="s">
         <v>248</v>
       </c>
       <c r="C253" t="s">
         <v>15</v>
       </c>
       <c r="D253" t="s">
         <v>1188</v>
       </c>
       <c r="E253" t="s">
         <v>1189</v>
       </c>
       <c r="F253" t="s">
         <v>1190</v>
       </c>
       <c r="G253" t="s">
         <v>1191</v>
       </c>
       <c r="H253">
         <v>114</v>
       </c>
       <c r="I253">
-        <v>98</v>
+        <v>97</v>
       </c>
       <c r="J253" t="s">
         <v>77</v>
       </c>
       <c r="K253" t="s">
         <v>21</v>
       </c>
       <c r="L253" t="s">
         <v>101</v>
       </c>
       <c r="M253" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="254" spans="1:13">
       <c r="A254" t="s">
         <v>1192</v>
       </c>
       <c r="B254" t="s">
         <v>1193</v>
       </c>
       <c r="C254" t="s">
         <v>15</v>
       </c>
       <c r="D254" t="s">
@@ -17941,51 +18073,51 @@
       <c r="A258" t="s">
         <v>1209</v>
       </c>
       <c r="B258" t="s">
         <v>171</v>
       </c>
       <c r="C258" t="s">
         <v>15</v>
       </c>
       <c r="D258" t="s">
         <v>1210</v>
       </c>
       <c r="E258" t="s">
         <v>1211</v>
       </c>
       <c r="F258" t="s">
         <v>1212</v>
       </c>
       <c r="G258" t="s">
         <v>68</v>
       </c>
       <c r="H258">
         <v>34</v>
       </c>
       <c r="I258">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="J258" t="s">
         <v>77</v>
       </c>
       <c r="K258" t="s">
         <v>21</v>
       </c>
       <c r="L258" t="s">
         <v>30</v>
       </c>
       <c r="M258" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="259" spans="1:13">
       <c r="A259" t="s">
         <v>1213</v>
       </c>
       <c r="B259" t="s">
         <v>96</v>
       </c>
       <c r="C259" t="s">
         <v>15</v>
       </c>
       <c r="D259" t="s">
@@ -18149,51 +18281,51 @@
       <c r="B263" t="s">
         <v>277</v>
       </c>
       <c r="C263" t="s">
         <v>15</v>
       </c>
       <c r="D263" t="s">
         <v>1231</v>
       </c>
       <c r="E263" t="s">
         <v>1232</v>
       </c>
       <c r="F263" t="s">
         <v>1233</v>
       </c>
       <c r="G263" t="s">
         <v>1234</v>
       </c>
       <c r="H263">
         <v>24</v>
       </c>
       <c r="I263">
         <v>24</v>
       </c>
       <c r="J263" t="s">
-        <v>77</v>
+        <v>20</v>
       </c>
       <c r="K263" t="s">
         <v>21</v>
       </c>
       <c r="L263" t="s">
         <v>212</v>
       </c>
       <c r="M263" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="264" spans="1:13">
       <c r="A264" t="s">
         <v>1235</v>
       </c>
       <c r="B264" t="s">
         <v>1236</v>
       </c>
       <c r="C264" t="s">
         <v>128</v>
       </c>
       <c r="D264" t="s">
         <v>715</v>
       </c>
       <c r="E264" t="s">
@@ -18351,51 +18483,51 @@
       <c r="A268" t="s">
         <v>1253</v>
       </c>
       <c r="B268" t="s">
         <v>25</v>
       </c>
       <c r="C268" t="s">
         <v>15</v>
       </c>
       <c r="D268" t="s">
         <v>1254</v>
       </c>
       <c r="E268" t="s">
         <v>1241</v>
       </c>
       <c r="F268" t="s">
         <v>1255</v>
       </c>
       <c r="G268" t="s">
         <v>963</v>
       </c>
       <c r="H268">
         <v>46</v>
       </c>
       <c r="I268">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="J268" t="s">
         <v>77</v>
       </c>
       <c r="K268" t="s">
         <v>21</v>
       </c>
       <c r="L268" t="s">
         <v>30</v>
       </c>
       <c r="M268" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="269" spans="1:13">
       <c r="A269" t="s">
         <v>1256</v>
       </c>
       <c r="B269" t="s">
         <v>328</v>
       </c>
       <c r="C269" t="s">
         <v>15</v>
       </c>
       <c r="D269" t="s">
@@ -18556,51 +18688,51 @@
       <c r="A273" t="s">
         <v>1273</v>
       </c>
       <c r="B273" t="s">
         <v>25</v>
       </c>
       <c r="C273" t="s">
         <v>15</v>
       </c>
       <c r="D273" t="s">
         <v>288</v>
       </c>
       <c r="E273" t="s">
         <v>1274</v>
       </c>
       <c r="F273" t="s">
         <v>1275</v>
       </c>
       <c r="G273" t="s">
         <v>1276</v>
       </c>
       <c r="H273">
         <v>32</v>
       </c>
       <c r="I273">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="J273" t="s">
         <v>77</v>
       </c>
       <c r="K273" t="s">
         <v>21</v>
       </c>
       <c r="L273" t="s">
         <v>30</v>
       </c>
       <c r="M273" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="274" spans="1:13">
       <c r="A274" t="s">
         <v>1277</v>
       </c>
       <c r="B274" t="s">
         <v>25</v>
       </c>
       <c r="C274" t="s">
         <v>15</v>
       </c>
       <c r="D274" t="s">
@@ -18638,92 +18770,92 @@
       <c r="A275" t="s">
         <v>1282</v>
       </c>
       <c r="B275" t="s">
         <v>25</v>
       </c>
       <c r="C275" t="s">
         <v>15</v>
       </c>
       <c r="D275" t="s">
         <v>1283</v>
       </c>
       <c r="E275" t="s">
         <v>1284</v>
       </c>
       <c r="F275" t="s">
         <v>1285</v>
       </c>
       <c r="G275" t="s">
         <v>1286</v>
       </c>
       <c r="H275">
         <v>33</v>
       </c>
       <c r="I275">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="J275" t="s">
         <v>77</v>
       </c>
       <c r="K275" t="s">
         <v>21</v>
       </c>
       <c r="L275" t="s">
         <v>22</v>
       </c>
       <c r="M275" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="276" spans="1:13">
       <c r="A276" t="s">
         <v>1287</v>
       </c>
       <c r="B276" t="s">
         <v>879</v>
       </c>
       <c r="C276" t="s">
         <v>15</v>
       </c>
       <c r="D276" t="s">
         <v>1073</v>
       </c>
       <c r="E276" t="s">
         <v>1288</v>
       </c>
       <c r="F276" t="s">
         <v>1289</v>
       </c>
       <c r="G276" t="s">
         <v>1156</v>
       </c>
       <c r="H276">
         <v>59</v>
       </c>
       <c r="I276">
-        <v>26</v>
+        <v>45</v>
       </c>
       <c r="J276" t="s">
         <v>77</v>
       </c>
       <c r="K276" t="s">
         <v>21</v>
       </c>
       <c r="L276" t="s">
         <v>152</v>
       </c>
       <c r="M276" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="277" spans="1:13">
       <c r="A277" t="s">
         <v>1290</v>
       </c>
       <c r="B277" t="s">
         <v>984</v>
       </c>
       <c r="C277" t="s">
         <v>15</v>
       </c>
       <c r="D277" t="s">
@@ -18925,51 +19057,51 @@
       <c r="A282" t="s">
         <v>1312</v>
       </c>
       <c r="B282" t="s">
         <v>328</v>
       </c>
       <c r="C282" t="s">
         <v>15</v>
       </c>
       <c r="D282" t="s">
         <v>349</v>
       </c>
       <c r="E282" t="s">
         <v>1313</v>
       </c>
       <c r="F282" t="s">
         <v>1314</v>
       </c>
       <c r="G282" t="s">
         <v>1315</v>
       </c>
       <c r="H282">
         <v>44</v>
       </c>
       <c r="I282">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="J282" t="s">
         <v>77</v>
       </c>
       <c r="K282" t="s">
         <v>21</v>
       </c>
       <c r="L282" t="s">
         <v>22</v>
       </c>
       <c r="M282" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="283" spans="1:13">
       <c r="A283" t="s">
         <v>1316</v>
       </c>
       <c r="B283" t="s">
         <v>238</v>
       </c>
       <c r="C283" t="s">
         <v>114</v>
       </c>
       <c r="D283" t="s">
@@ -19010,51 +19142,51 @@
       <c r="B284" t="s">
         <v>165</v>
       </c>
       <c r="C284" t="s">
         <v>15</v>
       </c>
       <c r="D284" t="s">
         <v>1319</v>
       </c>
       <c r="E284" t="s">
         <v>1320</v>
       </c>
       <c r="F284" t="s">
         <v>1321</v>
       </c>
       <c r="G284" t="s">
         <v>41</v>
       </c>
       <c r="H284">
         <v>20</v>
       </c>
       <c r="I284">
         <v>14</v>
       </c>
       <c r="J284" t="s">
-        <v>77</v>
+        <v>20</v>
       </c>
       <c r="K284" t="s">
         <v>21</v>
       </c>
       <c r="L284" t="s">
         <v>22</v>
       </c>
       <c r="M284" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="285" spans="1:13">
       <c r="A285" t="s">
         <v>1322</v>
       </c>
       <c r="B285" t="s">
         <v>1323</v>
       </c>
       <c r="C285" t="s">
         <v>15</v>
       </c>
       <c r="D285" t="s">
         <v>1324</v>
       </c>
       <c r="E285" t="s">
@@ -19376,92 +19508,92 @@
       <c r="A293" t="s">
         <v>1354</v>
       </c>
       <c r="B293" t="s">
         <v>670</v>
       </c>
       <c r="C293" t="s">
         <v>114</v>
       </c>
       <c r="D293" t="s">
         <v>1355</v>
       </c>
       <c r="E293" t="s">
         <v>1356</v>
       </c>
       <c r="F293" t="s">
         <v>1357</v>
       </c>
       <c r="G293" t="s">
         <v>1358</v>
       </c>
       <c r="H293">
         <v>17</v>
       </c>
       <c r="I293">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="J293" t="s">
         <v>77</v>
       </c>
       <c r="K293" t="s">
         <v>21</v>
       </c>
       <c r="L293" t="s">
         <v>381</v>
       </c>
       <c r="M293" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="294" spans="1:13">
       <c r="A294" t="s">
         <v>1359</v>
       </c>
       <c r="B294" t="s">
         <v>628</v>
       </c>
       <c r="C294" t="s">
         <v>114</v>
       </c>
       <c r="D294" t="s">
         <v>1300</v>
       </c>
       <c r="E294" t="s">
         <v>1241</v>
       </c>
       <c r="F294" t="s">
         <v>1360</v>
       </c>
       <c r="G294" t="s">
         <v>1361</v>
       </c>
       <c r="H294">
         <v>56</v>
       </c>
       <c r="I294">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="J294" t="s">
         <v>77</v>
       </c>
       <c r="K294" t="s">
         <v>21</v>
       </c>
       <c r="L294" t="s">
         <v>977</v>
       </c>
       <c r="M294" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="295" spans="1:13">
       <c r="A295" t="s">
         <v>1362</v>
       </c>
       <c r="B295" t="s">
         <v>25</v>
       </c>
       <c r="C295" t="s">
         <v>15</v>
       </c>
       <c r="D295" t="s">
@@ -19622,51 +19754,51 @@
       <c r="B299" t="s">
         <v>148</v>
       </c>
       <c r="C299" t="s">
         <v>15</v>
       </c>
       <c r="D299" t="s">
         <v>1379</v>
       </c>
       <c r="E299" t="s">
         <v>1099</v>
       </c>
       <c r="F299" t="s">
         <v>1380</v>
       </c>
       <c r="G299" t="s">
         <v>1381</v>
       </c>
       <c r="H299">
         <v>29</v>
       </c>
       <c r="I299">
         <v>25</v>
       </c>
       <c r="J299" t="s">
-        <v>77</v>
+        <v>20</v>
       </c>
       <c r="K299" t="s">
         <v>21</v>
       </c>
       <c r="L299" t="s">
         <v>64</v>
       </c>
       <c r="M299" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="300" spans="1:13">
       <c r="A300" t="s">
         <v>1382</v>
       </c>
       <c r="B300" t="s">
         <v>1383</v>
       </c>
       <c r="C300" t="s">
         <v>15</v>
       </c>
       <c r="D300" t="s">
         <v>1384</v>
       </c>
       <c r="E300" t="s">
@@ -20070,51 +20202,51 @@
       <c r="A310" t="s">
         <v>1424</v>
       </c>
       <c r="B310" t="s">
         <v>1425</v>
       </c>
       <c r="C310" t="s">
         <v>114</v>
       </c>
       <c r="D310" t="s">
         <v>1426</v>
       </c>
       <c r="E310" t="s">
         <v>1427</v>
       </c>
       <c r="F310" t="s">
         <v>1428</v>
       </c>
       <c r="G310" t="s">
         <v>1385</v>
       </c>
       <c r="H310">
         <v>25</v>
       </c>
       <c r="I310">
-        <v>3</v>
+        <v>24</v>
       </c>
       <c r="J310" t="s">
         <v>77</v>
       </c>
       <c r="K310" t="s">
         <v>21</v>
       </c>
       <c r="L310" t="s">
         <v>807</v>
       </c>
       <c r="M310" t="s">
         <v>120</v>
       </c>
     </row>
     <row r="311" spans="1:13">
       <c r="A311" t="s">
         <v>1429</v>
       </c>
       <c r="B311" t="s">
         <v>14</v>
       </c>
       <c r="C311" t="s">
         <v>15</v>
       </c>
       <c r="D311" t="s">
@@ -20152,92 +20284,92 @@
       <c r="A312" t="s">
         <v>1432</v>
       </c>
       <c r="B312" t="s">
         <v>277</v>
       </c>
       <c r="C312" t="s">
         <v>15</v>
       </c>
       <c r="D312" t="s">
         <v>1433</v>
       </c>
       <c r="E312" t="s">
         <v>1434</v>
       </c>
       <c r="F312" t="s">
         <v>1435</v>
       </c>
       <c r="G312" t="s">
         <v>1436</v>
       </c>
       <c r="H312">
         <v>29</v>
       </c>
       <c r="I312">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="J312" t="s">
         <v>77</v>
       </c>
       <c r="K312" t="s">
         <v>21</v>
       </c>
       <c r="L312" t="s">
         <v>94</v>
       </c>
       <c r="M312" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="313" spans="1:13">
       <c r="A313" t="s">
         <v>1437</v>
       </c>
       <c r="B313" t="s">
         <v>25</v>
       </c>
       <c r="C313" t="s">
         <v>15</v>
       </c>
       <c r="D313" t="s">
         <v>1438</v>
       </c>
       <c r="E313" t="s">
         <v>1439</v>
       </c>
       <c r="F313" t="s">
         <v>1440</v>
       </c>
       <c r="G313" t="s">
         <v>1441</v>
       </c>
       <c r="H313">
         <v>57</v>
       </c>
       <c r="I313">
-        <v>0</v>
+        <v>17</v>
       </c>
       <c r="J313" t="s">
         <v>77</v>
       </c>
       <c r="K313" t="s">
         <v>21</v>
       </c>
       <c r="L313" t="s">
         <v>58</v>
       </c>
       <c r="M313" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="314" spans="1:13">
       <c r="A314" t="s">
         <v>1442</v>
       </c>
       <c r="B314" t="s">
         <v>14</v>
       </c>
       <c r="C314" t="s">
         <v>15</v>
       </c>
       <c r="D314" t="s">
@@ -20559,51 +20691,51 @@
       <c r="A322" t="s">
         <v>1475</v>
       </c>
       <c r="B322" t="s">
         <v>670</v>
       </c>
       <c r="C322" t="s">
         <v>15</v>
       </c>
       <c r="D322" t="s">
         <v>1355</v>
       </c>
       <c r="E322" t="s">
         <v>1476</v>
       </c>
       <c r="F322" t="s">
         <v>1477</v>
       </c>
       <c r="G322" t="s">
         <v>1478</v>
       </c>
       <c r="H322">
         <v>23</v>
       </c>
       <c r="I322">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="J322" t="s">
         <v>77</v>
       </c>
       <c r="K322" t="s">
         <v>21</v>
       </c>
       <c r="L322" t="s">
         <v>30</v>
       </c>
       <c r="M322" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="323" spans="1:13">
       <c r="A323" t="s">
         <v>1479</v>
       </c>
       <c r="B323" t="s">
         <v>1425</v>
       </c>
       <c r="C323" t="s">
         <v>114</v>
       </c>
       <c r="D323" t="s">
@@ -20723,51 +20855,51 @@
       <c r="A326" t="s">
         <v>1492</v>
       </c>
       <c r="B326" t="s">
         <v>1493</v>
       </c>
       <c r="C326" t="s">
         <v>15</v>
       </c>
       <c r="D326" t="s">
         <v>1355</v>
       </c>
       <c r="E326" t="s">
         <v>74</v>
       </c>
       <c r="F326" t="s">
         <v>1494</v>
       </c>
       <c r="G326" t="s">
         <v>1495</v>
       </c>
       <c r="H326">
         <v>12</v>
       </c>
       <c r="I326">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="J326" t="s">
         <v>77</v>
       </c>
       <c r="K326" t="s">
         <v>21</v>
       </c>
       <c r="L326" t="s">
         <v>256</v>
       </c>
       <c r="M326" t="s">
         <v>120</v>
       </c>
     </row>
     <row r="327" spans="1:13">
       <c r="A327" t="s">
         <v>1496</v>
       </c>
       <c r="B327" t="s">
         <v>286</v>
       </c>
       <c r="C327" t="s">
         <v>15</v>
       </c>
       <c r="D327" t="s">
@@ -21174,121 +21306,121 @@
       <c r="A337" t="s">
         <v>1532</v>
       </c>
       <c r="B337" t="s">
         <v>96</v>
       </c>
       <c r="C337" t="s">
         <v>15</v>
       </c>
       <c r="D337" t="s">
         <v>1533</v>
       </c>
       <c r="E337" t="s">
         <v>909</v>
       </c>
       <c r="F337" t="s">
         <v>1534</v>
       </c>
       <c r="G337" t="s">
         <v>1535</v>
       </c>
       <c r="H337">
         <v>45</v>
       </c>
       <c r="I337">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="J337" t="s">
         <v>77</v>
       </c>
       <c r="K337" t="s">
         <v>21</v>
       </c>
       <c r="L337" t="s">
         <v>101</v>
       </c>
       <c r="M337" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="338" spans="1:13">
       <c r="A338" t="s">
         <v>1536</v>
       </c>
       <c r="B338" t="s">
         <v>1537</v>
       </c>
       <c r="C338" t="s">
         <v>15</v>
       </c>
       <c r="D338" t="s">
         <v>1538</v>
       </c>
       <c r="E338" t="s">
         <v>1539</v>
       </c>
       <c r="F338" t="s">
         <v>1540</v>
       </c>
       <c r="G338" t="s">
         <v>105</v>
       </c>
       <c r="H338">
         <v>74</v>
       </c>
       <c r="I338">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="J338" t="s">
         <v>77</v>
       </c>
       <c r="K338" t="s">
         <v>21</v>
       </c>
       <c r="L338" t="s">
         <v>773</v>
       </c>
       <c r="M338" t="s">
         <v>120</v>
       </c>
     </row>
     <row r="339" spans="1:13">
       <c r="A339" t="s">
         <v>1541</v>
       </c>
       <c r="B339" t="s">
         <v>1542</v>
       </c>
       <c r="C339" t="s">
         <v>114</v>
       </c>
       <c r="D339" t="s">
         <v>1283</v>
       </c>
       <c r="E339" t="s">
-        <v>274</v>
+        <v>872</v>
       </c>
       <c r="F339" t="s">
         <v>1543</v>
       </c>
       <c r="G339" t="s">
         <v>288</v>
       </c>
       <c r="H339">
         <v>21</v>
       </c>
       <c r="I339">
         <v>3</v>
       </c>
       <c r="J339" t="s">
         <v>77</v>
       </c>
       <c r="K339" t="s">
         <v>21</v>
       </c>
       <c r="L339" t="s">
         <v>138</v>
       </c>
       <c r="M339" t="s">
         <v>23</v>
       </c>
@@ -21379,51 +21511,51 @@
       <c r="A342" t="s">
         <v>1552</v>
       </c>
       <c r="B342" t="s">
         <v>1553</v>
       </c>
       <c r="C342" t="s">
         <v>114</v>
       </c>
       <c r="D342" t="s">
         <v>1283</v>
       </c>
       <c r="E342" t="s">
         <v>1284</v>
       </c>
       <c r="F342" t="s">
         <v>1554</v>
       </c>
       <c r="G342" t="s">
         <v>1555</v>
       </c>
       <c r="H342">
         <v>0</v>
       </c>
       <c r="I342">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="J342" t="s">
         <v>77</v>
       </c>
       <c r="K342" t="s">
         <v>21</v>
       </c>
       <c r="L342" t="s">
         <v>152</v>
       </c>
       <c r="M342" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="343" spans="1:13">
       <c r="A343" t="s">
         <v>1556</v>
       </c>
       <c r="B343" t="s">
         <v>1557</v>
       </c>
       <c r="C343" t="s">
         <v>15</v>
       </c>
       <c r="D343" t="s">
@@ -21461,92 +21593,92 @@
       <c r="A344" t="s">
         <v>1562</v>
       </c>
       <c r="B344" t="s">
         <v>357</v>
       </c>
       <c r="C344" t="s">
         <v>15</v>
       </c>
       <c r="D344" t="s">
         <v>1510</v>
       </c>
       <c r="E344" t="s">
         <v>1284</v>
       </c>
       <c r="F344" t="s">
         <v>1563</v>
       </c>
       <c r="G344" t="s">
         <v>1564</v>
       </c>
       <c r="H344">
         <v>48</v>
       </c>
       <c r="I344">
-        <v>29</v>
+        <v>36</v>
       </c>
       <c r="J344" t="s">
         <v>77</v>
       </c>
       <c r="K344" t="s">
         <v>21</v>
       </c>
       <c r="L344" t="s">
         <v>22</v>
       </c>
       <c r="M344" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="345" spans="1:13">
       <c r="A345" t="s">
         <v>1565</v>
       </c>
       <c r="B345" t="s">
         <v>171</v>
       </c>
       <c r="C345" t="s">
         <v>15</v>
       </c>
       <c r="D345" t="s">
         <v>150</v>
       </c>
       <c r="E345" t="s">
         <v>1566</v>
       </c>
       <c r="F345" t="s">
         <v>1567</v>
       </c>
       <c r="G345" t="s">
         <v>1366</v>
       </c>
       <c r="H345">
         <v>58</v>
       </c>
       <c r="I345">
-        <v>24</v>
+        <v>29</v>
       </c>
       <c r="J345" t="s">
         <v>77</v>
       </c>
       <c r="K345" t="s">
         <v>21</v>
       </c>
       <c r="L345" t="s">
         <v>138</v>
       </c>
       <c r="M345" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="346" spans="1:13">
       <c r="A346" t="s">
         <v>1568</v>
       </c>
       <c r="B346" t="s">
         <v>879</v>
       </c>
       <c r="C346" t="s">
         <v>128</v>
       </c>
       <c r="D346" t="s">
@@ -21625,92 +21757,92 @@
       <c r="A348" t="s">
         <v>1578</v>
       </c>
       <c r="B348" t="s">
         <v>53</v>
       </c>
       <c r="C348" t="s">
         <v>15</v>
       </c>
       <c r="D348" t="s">
         <v>1579</v>
       </c>
       <c r="E348" t="s">
         <v>1580</v>
       </c>
       <c r="F348" t="s">
         <v>1581</v>
       </c>
       <c r="G348" t="s">
         <v>1582</v>
       </c>
       <c r="H348">
         <v>141</v>
       </c>
       <c r="I348">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="J348" t="s">
         <v>77</v>
       </c>
       <c r="K348" t="s">
         <v>21</v>
       </c>
       <c r="L348" t="s">
         <v>58</v>
       </c>
       <c r="M348" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="349" spans="1:13">
       <c r="A349" t="s">
         <v>1583</v>
       </c>
       <c r="B349" t="s">
         <v>342</v>
       </c>
       <c r="C349" t="s">
         <v>15</v>
       </c>
       <c r="D349" t="s">
         <v>1584</v>
       </c>
       <c r="E349" t="s">
         <v>909</v>
       </c>
       <c r="F349" t="s">
         <v>1585</v>
       </c>
       <c r="G349" t="s">
         <v>1586</v>
       </c>
       <c r="H349">
         <v>22</v>
       </c>
       <c r="I349">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="J349" t="s">
         <v>77</v>
       </c>
       <c r="K349" t="s">
         <v>21</v>
       </c>
       <c r="L349" t="s">
         <v>426</v>
       </c>
       <c r="M349" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="350" spans="1:13">
       <c r="A350" t="s">
         <v>1587</v>
       </c>
       <c r="B350" t="s">
         <v>1588</v>
       </c>
       <c r="C350" t="s">
         <v>768</v>
       </c>
       <c r="D350" t="s">
@@ -22436,51 +22568,51 @@
       <c r="A368" t="s">
         <v>1671</v>
       </c>
       <c r="B368" t="s">
         <v>248</v>
       </c>
       <c r="C368" t="s">
         <v>15</v>
       </c>
       <c r="D368" t="s">
         <v>1642</v>
       </c>
       <c r="E368" t="s">
         <v>909</v>
       </c>
       <c r="F368" t="s">
         <v>1672</v>
       </c>
       <c r="G368" t="s">
         <v>1664</v>
       </c>
       <c r="H368">
         <v>59</v>
       </c>
       <c r="I368">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="J368" t="s">
         <v>77</v>
       </c>
       <c r="K368" t="s">
         <v>21</v>
       </c>
       <c r="L368" t="s">
         <v>212</v>
       </c>
       <c r="M368" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="369" spans="1:13">
       <c r="A369" t="s">
         <v>1673</v>
       </c>
       <c r="B369" t="s">
         <v>798</v>
       </c>
       <c r="C369" t="s">
         <v>15</v>
       </c>
       <c r="D369" t="s">
@@ -22518,51 +22650,51 @@
       <c r="A370" t="s">
         <v>1678</v>
       </c>
       <c r="B370" t="s">
         <v>1679</v>
       </c>
       <c r="C370" t="s">
         <v>114</v>
       </c>
       <c r="D370" t="s">
         <v>1680</v>
       </c>
       <c r="E370" t="s">
         <v>1681</v>
       </c>
       <c r="F370" t="s">
         <v>1682</v>
       </c>
       <c r="G370" t="s">
         <v>1683</v>
       </c>
       <c r="H370">
         <v>11</v>
       </c>
       <c r="I370">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="J370" t="s">
         <v>77</v>
       </c>
       <c r="K370" t="s">
         <v>21</v>
       </c>
       <c r="L370" t="s">
         <v>450</v>
       </c>
       <c r="M370" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="371" spans="1:13">
       <c r="A371" t="s">
         <v>1684</v>
       </c>
       <c r="B371" t="s">
         <v>632</v>
       </c>
       <c r="C371" t="s">
         <v>15</v>
       </c>
       <c r="D371" t="s">
@@ -22600,51 +22732,51 @@
       <c r="A372" t="s">
         <v>1688</v>
       </c>
       <c r="B372" t="s">
         <v>357</v>
       </c>
       <c r="C372" t="s">
         <v>15</v>
       </c>
       <c r="D372" t="s">
         <v>288</v>
       </c>
       <c r="E372" t="s">
         <v>1689</v>
       </c>
       <c r="F372" t="s">
         <v>1690</v>
       </c>
       <c r="G372" t="s">
         <v>1691</v>
       </c>
       <c r="H372">
         <v>38</v>
       </c>
       <c r="I372">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="J372" t="s">
         <v>77</v>
       </c>
       <c r="K372" t="s">
         <v>21</v>
       </c>
       <c r="L372" t="s">
         <v>22</v>
       </c>
       <c r="M372" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="373" spans="1:13">
       <c r="A373" t="s">
         <v>1692</v>
       </c>
       <c r="B373" t="s">
         <v>1693</v>
       </c>
       <c r="C373" t="s">
         <v>114</v>
       </c>
       <c r="D373" t="s">
@@ -22726,89 +22858,89 @@
       <c r="B375" t="s">
         <v>1693</v>
       </c>
       <c r="C375" t="s">
         <v>114</v>
       </c>
       <c r="D375" t="s">
         <v>1694</v>
       </c>
       <c r="E375" t="s">
         <v>274</v>
       </c>
       <c r="F375" t="s">
         <v>1701</v>
       </c>
       <c r="G375" t="s">
         <v>1696</v>
       </c>
       <c r="H375">
         <v>28</v>
       </c>
       <c r="I375">
         <v>28</v>
       </c>
       <c r="J375" t="s">
-        <v>77</v>
+        <v>20</v>
       </c>
       <c r="K375" t="s">
         <v>21</v>
       </c>
       <c r="L375" t="s">
         <v>256</v>
       </c>
       <c r="M375" t="s">
         <v>120</v>
       </c>
     </row>
     <row r="376" spans="1:13">
       <c r="A376" t="s">
         <v>1702</v>
       </c>
       <c r="B376" t="s">
         <v>72</v>
       </c>
       <c r="C376" t="s">
         <v>15</v>
       </c>
       <c r="D376" t="s">
         <v>1703</v>
       </c>
       <c r="E376" t="s">
         <v>1465</v>
       </c>
       <c r="F376" t="s">
         <v>1704</v>
       </c>
       <c r="G376" t="s">
         <v>1705</v>
       </c>
       <c r="H376">
         <v>192</v>
       </c>
       <c r="I376">
-        <v>30</v>
+        <v>40</v>
       </c>
       <c r="J376" t="s">
         <v>77</v>
       </c>
       <c r="K376" t="s">
         <v>21</v>
       </c>
       <c r="L376" t="s">
         <v>30</v>
       </c>
       <c r="M376" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="377" spans="1:13">
       <c r="A377" t="s">
         <v>1706</v>
       </c>
       <c r="B377" t="s">
         <v>658</v>
       </c>
       <c r="C377" t="s">
         <v>15</v>
       </c>
       <c r="D377" t="s">
@@ -22887,51 +23019,51 @@
       <c r="A379" t="s">
         <v>1713</v>
       </c>
       <c r="B379" t="s">
         <v>248</v>
       </c>
       <c r="C379" t="s">
         <v>15</v>
       </c>
       <c r="D379" t="s">
         <v>1642</v>
       </c>
       <c r="E379" t="s">
         <v>263</v>
       </c>
       <c r="F379" t="s">
         <v>1714</v>
       </c>
       <c r="G379" t="s">
         <v>1555</v>
       </c>
       <c r="H379">
         <v>44</v>
       </c>
       <c r="I379">
-        <v>21</v>
+        <v>25</v>
       </c>
       <c r="J379" t="s">
         <v>77</v>
       </c>
       <c r="K379" t="s">
         <v>21</v>
       </c>
       <c r="L379" t="s">
         <v>94</v>
       </c>
       <c r="M379" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="380" spans="1:13">
       <c r="A380" t="s">
         <v>1715</v>
       </c>
       <c r="B380" t="s">
         <v>1716</v>
       </c>
       <c r="C380" t="s">
         <v>768</v>
       </c>
       <c r="D380" t="s">
@@ -23007,171 +23139,171 @@
       <c r="A382" t="s">
         <v>1725</v>
       </c>
       <c r="B382" t="s">
         <v>362</v>
       </c>
       <c r="C382" t="s">
         <v>15</v>
       </c>
       <c r="D382" t="s">
         <v>1363</v>
       </c>
       <c r="E382" t="s">
         <v>1340</v>
       </c>
       <c r="F382" t="s">
         <v>1726</v>
       </c>
       <c r="G382" t="s">
         <v>1524</v>
       </c>
       <c r="H382">
         <v>68</v>
       </c>
       <c r="I382">
-        <v>20</v>
+        <v>27</v>
       </c>
       <c r="J382" t="s">
         <v>77</v>
       </c>
       <c r="K382" t="s">
         <v>21</v>
       </c>
       <c r="L382" t="s">
         <v>51</v>
       </c>
       <c r="M382" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="383" spans="1:13">
       <c r="A383" t="s">
         <v>1727</v>
       </c>
       <c r="B383" t="s">
         <v>286</v>
       </c>
       <c r="C383" t="s">
         <v>15</v>
       </c>
       <c r="D383" t="s">
         <v>1521</v>
       </c>
       <c r="E383" t="s">
         <v>1728</v>
       </c>
       <c r="F383" t="s">
         <v>1729</v>
       </c>
       <c r="G383" t="s">
         <v>1730</v>
       </c>
       <c r="H383">
         <v>68</v>
       </c>
       <c r="I383">
-        <v>47</v>
+        <v>52</v>
       </c>
       <c r="J383" t="s">
         <v>77</v>
       </c>
       <c r="K383" t="s">
         <v>21</v>
       </c>
       <c r="L383" t="s">
         <v>1731</v>
       </c>
       <c r="M383" t="s">
         <v>314</v>
       </c>
     </row>
     <row r="384" spans="1:13">
       <c r="A384" t="s">
         <v>1732</v>
       </c>
       <c r="B384" t="s">
         <v>1733</v>
       </c>
       <c r="C384" t="s">
         <v>768</v>
       </c>
       <c r="D384" t="s">
         <v>1734</v>
       </c>
       <c r="E384" t="s">
         <v>1735</v>
       </c>
       <c r="F384" t="s">
         <v>1736</v>
       </c>
       <c r="G384" t="s">
         <v>1186</v>
       </c>
       <c r="I384">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="J384" t="s">
         <v>77</v>
       </c>
       <c r="K384" t="s">
         <v>21</v>
       </c>
       <c r="L384" t="s">
         <v>807</v>
       </c>
       <c r="M384" t="s">
         <v>120</v>
       </c>
     </row>
     <row r="385" spans="1:13">
       <c r="A385" t="s">
         <v>1737</v>
       </c>
       <c r="B385" t="s">
         <v>328</v>
       </c>
       <c r="C385" t="s">
         <v>15</v>
       </c>
       <c r="D385" t="s">
         <v>1642</v>
       </c>
       <c r="E385" t="s">
         <v>1689</v>
       </c>
       <c r="F385" t="s">
         <v>1738</v>
       </c>
       <c r="G385" t="s">
         <v>1724</v>
       </c>
       <c r="H385">
         <v>36</v>
       </c>
       <c r="I385">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="J385" t="s">
         <v>77</v>
       </c>
       <c r="K385" t="s">
         <v>21</v>
       </c>
       <c r="L385" t="s">
         <v>22</v>
       </c>
       <c r="M385" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="386" spans="1:13">
       <c r="A386" t="s">
         <v>1739</v>
       </c>
       <c r="B386" t="s">
         <v>1740</v>
       </c>
       <c r="C386" t="s">
         <v>15</v>
       </c>
       <c r="D386" t="s">
@@ -23329,174 +23461,174 @@
       <c r="A390" t="s">
         <v>1757</v>
       </c>
       <c r="B390" t="s">
         <v>888</v>
       </c>
       <c r="C390" t="s">
         <v>114</v>
       </c>
       <c r="D390" t="s">
         <v>1758</v>
       </c>
       <c r="E390" t="s">
         <v>1759</v>
       </c>
       <c r="F390" t="s">
         <v>1760</v>
       </c>
       <c r="G390" t="s">
         <v>1606</v>
       </c>
       <c r="H390">
         <v>51</v>
       </c>
       <c r="I390">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="J390" t="s">
         <v>77</v>
       </c>
       <c r="K390" t="s">
         <v>21</v>
       </c>
       <c r="L390" t="s">
         <v>256</v>
       </c>
       <c r="M390" t="s">
         <v>120</v>
       </c>
     </row>
     <row r="391" spans="1:13">
       <c r="A391" t="s">
         <v>1761</v>
       </c>
       <c r="B391" t="s">
         <v>148</v>
       </c>
       <c r="C391" t="s">
         <v>15</v>
       </c>
       <c r="D391" t="s">
         <v>1762</v>
       </c>
       <c r="E391" t="s">
         <v>1257</v>
       </c>
       <c r="F391" t="s">
         <v>1763</v>
       </c>
       <c r="G391" t="s">
         <v>1764</v>
       </c>
       <c r="H391">
         <v>68</v>
       </c>
       <c r="I391">
-        <v>61</v>
+        <v>66</v>
       </c>
       <c r="J391" t="s">
         <v>77</v>
       </c>
       <c r="K391" t="s">
         <v>21</v>
       </c>
       <c r="L391" t="s">
         <v>152</v>
       </c>
       <c r="M391" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="392" spans="1:13">
       <c r="A392" t="s">
         <v>1765</v>
       </c>
       <c r="B392" t="s">
         <v>277</v>
       </c>
       <c r="C392" t="s">
         <v>15</v>
       </c>
       <c r="D392" t="s">
         <v>1766</v>
       </c>
       <c r="E392" t="s">
         <v>1767</v>
       </c>
       <c r="F392" t="s">
         <v>1768</v>
       </c>
       <c r="G392" t="s">
         <v>1644</v>
       </c>
       <c r="H392">
         <v>48</v>
       </c>
       <c r="I392">
-        <v>24</v>
+        <v>26</v>
       </c>
       <c r="J392" t="s">
         <v>77</v>
       </c>
       <c r="K392" t="s">
         <v>21</v>
       </c>
       <c r="L392" t="s">
         <v>212</v>
       </c>
       <c r="M392" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="393" spans="1:13">
       <c r="A393" t="s">
         <v>1769</v>
       </c>
       <c r="B393" t="s">
         <v>1770</v>
       </c>
       <c r="C393" t="s">
         <v>114</v>
       </c>
       <c r="D393" t="s">
         <v>1771</v>
       </c>
       <c r="E393" t="s">
         <v>1772</v>
       </c>
       <c r="F393" t="s">
         <v>1773</v>
       </c>
       <c r="G393" t="s">
         <v>1762</v>
       </c>
       <c r="H393">
         <v>42</v>
       </c>
       <c r="I393">
-        <v>7</v>
+        <v>11</v>
       </c>
       <c r="J393" t="s">
         <v>77</v>
       </c>
       <c r="K393" t="s">
         <v>21</v>
       </c>
       <c r="L393" t="s">
         <v>152</v>
       </c>
       <c r="M393" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="394" spans="1:13">
       <c r="A394" t="s">
         <v>1774</v>
       </c>
       <c r="B394" t="s">
         <v>1775</v>
       </c>
       <c r="C394" t="s">
         <v>15</v>
       </c>
       <c r="D394" t="s">
@@ -23534,51 +23666,51 @@
       <c r="A395" t="s">
         <v>1779</v>
       </c>
       <c r="B395" t="s">
         <v>1780</v>
       </c>
       <c r="C395" t="s">
         <v>15</v>
       </c>
       <c r="D395" t="s">
         <v>1762</v>
       </c>
       <c r="E395" t="s">
         <v>1781</v>
       </c>
       <c r="F395" t="s">
         <v>1782</v>
       </c>
       <c r="G395" t="s">
         <v>1778</v>
       </c>
       <c r="H395">
         <v>12</v>
       </c>
       <c r="I395">
-        <v>9</v>
+        <v>12</v>
       </c>
       <c r="J395" t="s">
         <v>77</v>
       </c>
       <c r="K395" t="s">
         <v>21</v>
       </c>
       <c r="L395" t="s">
         <v>426</v>
       </c>
       <c r="M395" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="396" spans="1:13">
       <c r="A396" t="s">
         <v>1783</v>
       </c>
       <c r="B396" t="s">
         <v>1638</v>
       </c>
       <c r="C396" t="s">
         <v>768</v>
       </c>
       <c r="D396" t="s">
@@ -23885,4609 +24017,4612 @@
       </c>
       <c r="K403" t="s">
         <v>21</v>
       </c>
       <c r="L403" t="s">
         <v>695</v>
       </c>
       <c r="M403" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="404" spans="1:13">
       <c r="A404" t="s">
         <v>1819</v>
       </c>
       <c r="B404" t="s">
         <v>1820</v>
       </c>
       <c r="C404" t="s">
         <v>128</v>
       </c>
       <c r="D404" t="s">
         <v>1821</v>
       </c>
       <c r="E404" t="s">
+        <v>652</v>
+      </c>
+      <c r="F404" t="s">
         <v>1822</v>
       </c>
-      <c r="F404" t="s">
+      <c r="G404" t="s">
         <v>1823</v>
-      </c>
-[...1 lines deleted...]
-        <v>1824</v>
       </c>
       <c r="H404">
         <v>21</v>
       </c>
       <c r="I404">
         <v>0</v>
       </c>
       <c r="J404" t="s">
         <v>77</v>
       </c>
       <c r="K404" t="s">
         <v>21</v>
       </c>
       <c r="L404" t="s">
         <v>325</v>
       </c>
       <c r="M404" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="405" spans="1:13">
       <c r="A405" t="s">
+        <v>1824</v>
+      </c>
+      <c r="B405" t="s">
         <v>1825</v>
-      </c>
-[...1 lines deleted...]
-        <v>1826</v>
       </c>
       <c r="C405" t="s">
         <v>15</v>
       </c>
       <c r="D405" t="s">
         <v>1795</v>
       </c>
       <c r="E405" t="s">
+        <v>1826</v>
+      </c>
+      <c r="F405" t="s">
         <v>1827</v>
       </c>
-      <c r="F405" t="s">
+      <c r="G405" t="s">
         <v>1828</v>
-      </c>
-[...1 lines deleted...]
-        <v>1829</v>
       </c>
       <c r="H405">
         <v>46</v>
       </c>
       <c r="I405">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="J405" t="s">
         <v>77</v>
       </c>
       <c r="K405" t="s">
         <v>21</v>
       </c>
       <c r="L405" t="s">
         <v>22</v>
       </c>
       <c r="M405" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="406" spans="1:13">
       <c r="A406" t="s">
+        <v>1829</v>
+      </c>
+      <c r="B406" t="s">
         <v>1830</v>
       </c>
-      <c r="B406" t="s">
+      <c r="C406" t="s">
+        <v>15</v>
+      </c>
+      <c r="D406" t="s">
         <v>1831</v>
-      </c>
-[...4 lines deleted...]
-        <v>1832</v>
       </c>
       <c r="E406" t="s">
         <v>872</v>
       </c>
       <c r="F406" t="s">
+        <v>1832</v>
+      </c>
+      <c r="G406" t="s">
         <v>1833</v>
-      </c>
-[...1 lines deleted...]
-        <v>1834</v>
       </c>
       <c r="H406">
         <v>44</v>
       </c>
       <c r="I406">
         <v>0</v>
       </c>
       <c r="J406" t="s">
         <v>77</v>
       </c>
       <c r="K406" t="s">
         <v>21</v>
       </c>
       <c r="L406" t="s">
         <v>22</v>
       </c>
       <c r="M406" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="407" spans="1:13">
       <c r="A407" t="s">
-        <v>1835</v>
+        <v>1834</v>
       </c>
       <c r="B407" t="s">
         <v>984</v>
       </c>
       <c r="C407" t="s">
         <v>114</v>
       </c>
       <c r="D407" t="s">
-        <v>1836</v>
+        <v>1835</v>
       </c>
       <c r="E407" t="s">
         <v>872</v>
       </c>
       <c r="F407" t="s">
-        <v>1837</v>
+        <v>1836</v>
       </c>
       <c r="G407" t="s">
         <v>1787</v>
       </c>
       <c r="H407">
         <v>3</v>
       </c>
       <c r="I407">
         <v>0</v>
       </c>
       <c r="J407" t="s">
         <v>20</v>
       </c>
       <c r="K407" t="s">
         <v>21</v>
       </c>
       <c r="L407" t="s">
         <v>793</v>
       </c>
       <c r="M407" t="s">
         <v>719</v>
       </c>
     </row>
     <row r="408" spans="1:13">
       <c r="A408" t="s">
-        <v>1838</v>
+        <v>1837</v>
       </c>
       <c r="B408" t="s">
         <v>286</v>
       </c>
       <c r="C408" t="s">
         <v>15</v>
       </c>
       <c r="D408" t="s">
+        <v>1838</v>
+      </c>
+      <c r="E408" t="s">
         <v>1839</v>
       </c>
-      <c r="E408" t="s">
+      <c r="F408" t="s">
         <v>1840</v>
-      </c>
-[...1 lines deleted...]
-        <v>1841</v>
       </c>
       <c r="G408" t="s">
         <v>1677</v>
       </c>
       <c r="H408">
         <v>100</v>
       </c>
       <c r="I408">
-        <v>62</v>
+        <v>69</v>
       </c>
       <c r="J408" t="s">
         <v>77</v>
       </c>
       <c r="K408" t="s">
         <v>21</v>
       </c>
       <c r="L408" t="s">
         <v>152</v>
       </c>
       <c r="M408" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="409" spans="1:13">
       <c r="A409" t="s">
-        <v>1842</v>
+        <v>1841</v>
       </c>
       <c r="B409" t="s">
         <v>328</v>
       </c>
       <c r="C409" t="s">
         <v>768</v>
       </c>
       <c r="D409" t="s">
+        <v>1842</v>
+      </c>
+      <c r="E409" t="s">
         <v>1843</v>
       </c>
-      <c r="E409" t="s">
+      <c r="F409" t="s">
         <v>1844</v>
       </c>
-      <c r="F409" t="s">
+      <c r="G409" t="s">
         <v>1845</v>
-      </c>
-[...1 lines deleted...]
-        <v>1846</v>
       </c>
       <c r="I409">
         <v>44</v>
       </c>
       <c r="J409" t="s">
         <v>20</v>
       </c>
       <c r="K409" t="s">
         <v>21</v>
       </c>
       <c r="L409" t="s">
         <v>718</v>
       </c>
       <c r="M409" t="s">
         <v>719</v>
       </c>
     </row>
     <row r="410" spans="1:13">
       <c r="A410" t="s">
+        <v>1846</v>
+      </c>
+      <c r="B410" t="s">
         <v>1847</v>
-      </c>
-[...1 lines deleted...]
-        <v>1848</v>
       </c>
       <c r="C410" t="s">
         <v>768</v>
       </c>
       <c r="D410" t="s">
         <v>1795</v>
       </c>
       <c r="E410" t="s">
+        <v>1848</v>
+      </c>
+      <c r="F410" t="s">
         <v>1849</v>
       </c>
-      <c r="F410" t="s">
+      <c r="G410" t="s">
         <v>1850</v>
-      </c>
-[...1 lines deleted...]
-        <v>1851</v>
       </c>
       <c r="I410">
         <v>0</v>
       </c>
       <c r="J410" t="s">
         <v>20</v>
       </c>
       <c r="K410" t="s">
         <v>21</v>
       </c>
       <c r="L410" t="s">
         <v>811</v>
       </c>
       <c r="M410" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="411" spans="1:13">
       <c r="A411" t="s">
+        <v>1851</v>
+      </c>
+      <c r="B411" t="s">
         <v>1852</v>
-      </c>
-[...1 lines deleted...]
-        <v>1853</v>
       </c>
       <c r="C411" t="s">
         <v>768</v>
       </c>
       <c r="D411" t="s">
         <v>610</v>
       </c>
       <c r="E411" t="s">
         <v>1050</v>
       </c>
       <c r="F411" t="s">
+        <v>1853</v>
+      </c>
+      <c r="G411" t="s">
         <v>1854</v>
-      </c>
-[...1 lines deleted...]
-        <v>1855</v>
       </c>
       <c r="I411">
         <v>16</v>
       </c>
       <c r="J411" t="s">
         <v>20</v>
       </c>
       <c r="K411" t="s">
         <v>21</v>
       </c>
       <c r="L411" t="s">
         <v>119</v>
       </c>
       <c r="M411" t="s">
         <v>120</v>
       </c>
     </row>
     <row r="412" spans="1:13">
       <c r="A412" t="s">
+        <v>1855</v>
+      </c>
+      <c r="B412" t="s">
         <v>1856</v>
-      </c>
-[...1 lines deleted...]
-        <v>1857</v>
       </c>
       <c r="C412" t="s">
         <v>768</v>
       </c>
       <c r="D412" t="s">
+        <v>1857</v>
+      </c>
+      <c r="E412" t="s">
         <v>1858</v>
       </c>
-      <c r="E412" t="s">
+      <c r="F412" t="s">
         <v>1859</v>
       </c>
-      <c r="F412" t="s">
+      <c r="G412" t="s">
         <v>1860</v>
-      </c>
-[...1 lines deleted...]
-        <v>1861</v>
       </c>
       <c r="I412">
         <v>14</v>
       </c>
       <c r="J412" t="s">
         <v>20</v>
       </c>
       <c r="K412" t="s">
         <v>21</v>
       </c>
       <c r="L412" t="s">
         <v>1053</v>
       </c>
       <c r="M412" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="413" spans="1:13">
       <c r="A413" t="s">
+        <v>1861</v>
+      </c>
+      <c r="B413" t="s">
         <v>1862</v>
-      </c>
-[...1 lines deleted...]
-        <v>1863</v>
       </c>
       <c r="C413" t="s">
         <v>768</v>
       </c>
       <c r="D413" t="s">
         <v>1355</v>
       </c>
       <c r="E413" t="s">
+        <v>1863</v>
+      </c>
+      <c r="F413" t="s">
         <v>1864</v>
-      </c>
-[...1 lines deleted...]
-        <v>1865</v>
       </c>
       <c r="G413" t="s">
         <v>1696</v>
       </c>
       <c r="I413">
         <v>15</v>
       </c>
       <c r="J413" t="s">
         <v>20</v>
       </c>
       <c r="K413" t="s">
         <v>21</v>
       </c>
       <c r="L413" t="s">
         <v>1053</v>
       </c>
       <c r="M413" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="414" spans="1:13">
       <c r="A414" t="s">
+        <v>1865</v>
+      </c>
+      <c r="B414" t="s">
         <v>1866</v>
-      </c>
-[...1 lines deleted...]
-        <v>1867</v>
       </c>
       <c r="C414" t="s">
         <v>768</v>
       </c>
       <c r="D414" t="s">
+        <v>1867</v>
+      </c>
+      <c r="E414" t="s">
         <v>1868</v>
       </c>
-      <c r="E414" t="s">
+      <c r="F414" t="s">
         <v>1869</v>
       </c>
-      <c r="F414" t="s">
+      <c r="G414" t="s">
         <v>1870</v>
-      </c>
-[...1 lines deleted...]
-        <v>1871</v>
       </c>
       <c r="I414">
         <v>8</v>
       </c>
       <c r="J414" t="s">
         <v>20</v>
       </c>
       <c r="K414" t="s">
         <v>21</v>
       </c>
       <c r="L414" t="s">
         <v>1053</v>
       </c>
       <c r="M414" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="415" spans="1:13">
       <c r="A415" t="s">
-        <v>1872</v>
+        <v>1871</v>
       </c>
       <c r="B415" t="s">
         <v>96</v>
       </c>
       <c r="C415" t="s">
         <v>15</v>
       </c>
       <c r="D415" t="s">
-        <v>1839</v>
+        <v>1838</v>
       </c>
       <c r="E415" t="s">
+        <v>1872</v>
+      </c>
+      <c r="F415" t="s">
         <v>1873</v>
       </c>
-      <c r="F415" t="s">
+      <c r="G415" t="s">
         <v>1874</v>
-      </c>
-[...1 lines deleted...]
-        <v>1875</v>
       </c>
       <c r="H415">
         <v>32</v>
       </c>
       <c r="I415">
         <v>16</v>
       </c>
       <c r="J415" t="s">
         <v>77</v>
       </c>
       <c r="K415" t="s">
         <v>21</v>
       </c>
       <c r="L415" t="s">
         <v>64</v>
       </c>
       <c r="M415" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="416" spans="1:13">
       <c r="A416" t="s">
+        <v>1875</v>
+      </c>
+      <c r="B416" t="s">
         <v>1876</v>
       </c>
-      <c r="B416" t="s">
+      <c r="C416" t="s">
+        <v>15</v>
+      </c>
+      <c r="D416" t="s">
+        <v>1863</v>
+      </c>
+      <c r="E416" t="s">
         <v>1877</v>
       </c>
-      <c r="C416" t="s">
-[...5 lines deleted...]
-      <c r="E416" t="s">
+      <c r="F416" t="s">
         <v>1878</v>
-      </c>
-[...1 lines deleted...]
-        <v>1879</v>
       </c>
       <c r="G416" t="s">
         <v>924</v>
       </c>
       <c r="H416">
         <v>24</v>
       </c>
       <c r="I416">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="J416" t="s">
         <v>77</v>
       </c>
       <c r="K416" t="s">
         <v>21</v>
       </c>
       <c r="L416" t="s">
         <v>325</v>
       </c>
       <c r="M416" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="417" spans="1:13">
       <c r="A417" t="s">
-        <v>1880</v>
+        <v>1879</v>
       </c>
       <c r="B417" t="s">
         <v>1752</v>
       </c>
       <c r="C417" t="s">
         <v>114</v>
       </c>
       <c r="D417" t="s">
+        <v>1880</v>
+      </c>
+      <c r="E417" t="s">
         <v>1881</v>
       </c>
-      <c r="E417" t="s">
+      <c r="F417" t="s">
         <v>1882</v>
       </c>
-      <c r="F417" t="s">
+      <c r="G417" t="s">
         <v>1883</v>
-      </c>
-[...1 lines deleted...]
-        <v>1884</v>
       </c>
       <c r="H417">
         <v>16</v>
       </c>
       <c r="I417">
         <v>16</v>
       </c>
       <c r="J417" t="s">
         <v>20</v>
       </c>
       <c r="K417" t="s">
         <v>21</v>
       </c>
       <c r="L417" t="s">
         <v>1592</v>
       </c>
       <c r="M417" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="418" spans="1:13">
       <c r="A418" t="s">
-        <v>1885</v>
+        <v>1884</v>
       </c>
       <c r="B418" t="s">
         <v>1090</v>
       </c>
       <c r="C418" t="s">
         <v>114</v>
       </c>
       <c r="D418" t="s">
+        <v>1885</v>
+      </c>
+      <c r="E418" t="s">
         <v>1886</v>
       </c>
-      <c r="E418" t="s">
+      <c r="F418" t="s">
         <v>1887</v>
       </c>
-      <c r="F418" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G418" t="s">
-        <v>1851</v>
+        <v>1850</v>
       </c>
       <c r="H418">
         <v>30</v>
       </c>
       <c r="I418">
-        <v>22</v>
+        <v>26</v>
       </c>
       <c r="J418" t="s">
         <v>77</v>
       </c>
       <c r="K418" t="s">
         <v>21</v>
       </c>
       <c r="L418" t="s">
         <v>807</v>
       </c>
       <c r="M418" t="s">
         <v>120</v>
       </c>
     </row>
     <row r="419" spans="1:13">
       <c r="A419" t="s">
-        <v>1889</v>
+        <v>1888</v>
       </c>
       <c r="B419" t="s">
         <v>14</v>
       </c>
       <c r="C419" t="s">
         <v>15</v>
       </c>
       <c r="D419" t="s">
-        <v>1890</v>
+        <v>1889</v>
       </c>
       <c r="E419" t="s">
         <v>909</v>
       </c>
       <c r="F419" t="s">
+        <v>1890</v>
+      </c>
+      <c r="G419" t="s">
         <v>1891</v>
-      </c>
-[...1 lines deleted...]
-        <v>1892</v>
       </c>
       <c r="H419">
         <v>27</v>
       </c>
       <c r="I419">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="J419" t="s">
         <v>77</v>
       </c>
       <c r="K419" t="s">
         <v>21</v>
       </c>
       <c r="L419" t="s">
         <v>64</v>
       </c>
       <c r="M419" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="420" spans="1:13">
       <c r="A420" t="s">
-        <v>1893</v>
+        <v>1892</v>
       </c>
       <c r="B420" t="s">
         <v>171</v>
       </c>
       <c r="C420" t="s">
         <v>15</v>
       </c>
       <c r="D420" t="s">
         <v>821</v>
       </c>
       <c r="E420" t="s">
+        <v>1893</v>
+      </c>
+      <c r="F420" t="s">
         <v>1894</v>
-      </c>
-[...1 lines deleted...]
-        <v>1895</v>
       </c>
       <c r="G420" t="s">
         <v>618</v>
       </c>
       <c r="H420">
         <v>83</v>
       </c>
       <c r="I420">
-        <v>0</v>
+        <v>5</v>
       </c>
       <c r="J420" t="s">
         <v>77</v>
       </c>
       <c r="K420" t="s">
         <v>21</v>
       </c>
       <c r="L420" t="s">
         <v>37</v>
       </c>
       <c r="M420" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="421" spans="1:13">
       <c r="A421" t="s">
+        <v>1895</v>
+      </c>
+      <c r="B421" t="s">
         <v>1896</v>
       </c>
-      <c r="B421" t="s">
+      <c r="C421" t="s">
+        <v>15</v>
+      </c>
+      <c r="D421" t="s">
         <v>1897</v>
       </c>
-      <c r="C421" t="s">
-[...2 lines deleted...]
-      <c r="D421" t="s">
+      <c r="E421" t="s">
         <v>1898</v>
       </c>
-      <c r="E421" t="s">
+      <c r="F421" t="s">
         <v>1899</v>
       </c>
-      <c r="F421" t="s">
+      <c r="G421" t="s">
         <v>1900</v>
-      </c>
-[...1 lines deleted...]
-        <v>1901</v>
       </c>
       <c r="H421">
         <v>29</v>
       </c>
       <c r="I421">
         <v>4</v>
       </c>
       <c r="J421" t="s">
         <v>77</v>
       </c>
       <c r="K421" t="s">
         <v>21</v>
       </c>
       <c r="L421" t="s">
         <v>37</v>
       </c>
       <c r="M421" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="422" spans="1:13">
       <c r="A422" t="s">
-        <v>1902</v>
+        <v>1901</v>
       </c>
       <c r="B422" t="s">
         <v>25</v>
       </c>
       <c r="C422" t="s">
         <v>15</v>
       </c>
       <c r="D422" t="s">
-        <v>1903</v>
+        <v>1902</v>
       </c>
       <c r="E422" t="s">
         <v>1465</v>
       </c>
       <c r="F422" t="s">
+        <v>1903</v>
+      </c>
+      <c r="G422" t="s">
         <v>1904</v>
-      </c>
-[...1 lines deleted...]
-        <v>1905</v>
       </c>
       <c r="H422">
         <v>45</v>
       </c>
       <c r="I422">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="J422" t="s">
         <v>77</v>
       </c>
       <c r="K422" t="s">
         <v>21</v>
       </c>
       <c r="L422" t="s">
         <v>30</v>
       </c>
       <c r="M422" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="423" spans="1:13">
       <c r="A423" t="s">
-        <v>1906</v>
+        <v>1905</v>
       </c>
       <c r="B423" t="s">
         <v>103</v>
       </c>
       <c r="C423" t="s">
         <v>15</v>
       </c>
       <c r="D423" t="s">
         <v>330</v>
       </c>
       <c r="E423" t="s">
         <v>1689</v>
       </c>
       <c r="F423" t="s">
+        <v>1906</v>
+      </c>
+      <c r="G423" t="s">
         <v>1907</v>
-      </c>
-[...1 lines deleted...]
-        <v>1908</v>
       </c>
       <c r="H423">
         <v>68</v>
       </c>
       <c r="I423">
-        <v>48</v>
+        <v>55</v>
       </c>
       <c r="J423" t="s">
         <v>77</v>
       </c>
       <c r="K423" t="s">
         <v>21</v>
       </c>
       <c r="L423" t="s">
         <v>138</v>
       </c>
       <c r="M423" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="424" spans="1:13">
       <c r="A424" t="s">
+        <v>1908</v>
+      </c>
+      <c r="B424" t="s">
         <v>1909</v>
       </c>
-      <c r="B424" t="s">
+      <c r="C424" t="s">
+        <v>15</v>
+      </c>
+      <c r="D424" t="s">
         <v>1910</v>
-      </c>
-[...4 lines deleted...]
-        <v>1911</v>
       </c>
       <c r="E424" t="s">
         <v>1465</v>
       </c>
       <c r="F424" t="s">
-        <v>1912</v>
+        <v>1911</v>
       </c>
       <c r="G424" t="s">
         <v>1743</v>
       </c>
       <c r="H424">
         <v>74</v>
       </c>
       <c r="I424">
-        <v>52</v>
+        <v>59</v>
       </c>
       <c r="J424" t="s">
         <v>77</v>
       </c>
       <c r="K424" t="s">
         <v>21</v>
       </c>
       <c r="L424" t="s">
         <v>64</v>
       </c>
       <c r="M424" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="425" spans="1:13">
       <c r="A425" t="s">
+        <v>1912</v>
+      </c>
+      <c r="B425" t="s">
         <v>1913</v>
       </c>
-      <c r="B425" t="s">
+      <c r="C425" t="s">
+        <v>15</v>
+      </c>
+      <c r="D425" t="s">
         <v>1914</v>
       </c>
-      <c r="C425" t="s">
-[...2 lines deleted...]
-      <c r="D425" t="s">
+      <c r="E425" t="s">
         <v>1915</v>
       </c>
-      <c r="E425" t="s">
+      <c r="F425" t="s">
         <v>1916</v>
       </c>
-      <c r="F425" t="s">
+      <c r="G425" t="s">
         <v>1917</v>
-      </c>
-[...1 lines deleted...]
-        <v>1918</v>
       </c>
       <c r="H425">
         <v>162</v>
       </c>
       <c r="I425">
         <v>157</v>
       </c>
       <c r="J425" t="s">
         <v>20</v>
       </c>
       <c r="K425" t="s">
         <v>21</v>
       </c>
       <c r="L425" t="s">
         <v>212</v>
       </c>
       <c r="M425" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="426" spans="1:13">
       <c r="A426" t="s">
-        <v>1919</v>
+        <v>1918</v>
       </c>
       <c r="B426" t="s">
         <v>1740</v>
       </c>
       <c r="C426" t="s">
         <v>15</v>
       </c>
       <c r="D426" t="s">
-        <v>1920</v>
+        <v>1919</v>
       </c>
       <c r="E426" t="s">
         <v>378</v>
       </c>
       <c r="F426" t="s">
+        <v>1920</v>
+      </c>
+      <c r="G426" t="s">
         <v>1921</v>
-      </c>
-[...1 lines deleted...]
-        <v>1922</v>
       </c>
       <c r="H426">
         <v>42</v>
       </c>
       <c r="I426">
         <v>42</v>
       </c>
       <c r="J426" t="s">
         <v>20</v>
       </c>
       <c r="K426" t="s">
         <v>21</v>
       </c>
       <c r="L426" t="s">
         <v>37</v>
       </c>
       <c r="M426" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="427" spans="1:13">
       <c r="A427" t="s">
+        <v>1922</v>
+      </c>
+      <c r="B427" t="s">
         <v>1923</v>
-      </c>
-[...1 lines deleted...]
-        <v>1924</v>
       </c>
       <c r="C427" t="s">
         <v>768</v>
       </c>
       <c r="D427" t="s">
+        <v>1924</v>
+      </c>
+      <c r="E427" t="s">
         <v>1925</v>
       </c>
-      <c r="E427" t="s">
+      <c r="F427" t="s">
         <v>1926</v>
       </c>
-      <c r="F427" t="s">
+      <c r="G427" t="s">
         <v>1927</v>
-      </c>
-[...1 lines deleted...]
-        <v>1928</v>
       </c>
       <c r="I427">
         <v>1</v>
       </c>
       <c r="J427" t="s">
         <v>77</v>
       </c>
       <c r="K427" t="s">
         <v>21</v>
       </c>
       <c r="L427" t="s">
         <v>1062</v>
       </c>
       <c r="M427" t="s">
         <v>120</v>
       </c>
     </row>
     <row r="428" spans="1:13">
       <c r="A428" t="s">
+        <v>1928</v>
+      </c>
+      <c r="B428" t="s">
         <v>1929</v>
-      </c>
-[...1 lines deleted...]
-        <v>1930</v>
       </c>
       <c r="C428" t="s">
         <v>768</v>
       </c>
       <c r="D428" t="s">
         <v>288</v>
       </c>
       <c r="E428" t="s">
+        <v>1930</v>
+      </c>
+      <c r="F428" t="s">
         <v>1931</v>
-      </c>
-[...1 lines deleted...]
-        <v>1932</v>
       </c>
       <c r="G428" t="s">
         <v>330</v>
       </c>
       <c r="I428">
         <v>6</v>
       </c>
       <c r="J428" t="s">
         <v>77</v>
       </c>
       <c r="K428" t="s">
         <v>21</v>
       </c>
       <c r="L428" t="s">
         <v>119</v>
       </c>
       <c r="M428" t="s">
         <v>120</v>
       </c>
     </row>
     <row r="429" spans="1:13">
       <c r="A429" t="s">
+        <v>1932</v>
+      </c>
+      <c r="B429" t="s">
         <v>1933</v>
-      </c>
-[...1 lines deleted...]
-        <v>1934</v>
       </c>
       <c r="C429" t="s">
         <v>768</v>
       </c>
       <c r="D429" t="s">
-        <v>1935</v>
+        <v>1934</v>
       </c>
       <c r="E429" t="s">
         <v>721</v>
       </c>
       <c r="F429" t="s">
+        <v>1935</v>
+      </c>
+      <c r="G429" t="s">
         <v>1936</v>
-      </c>
-[...1 lines deleted...]
-        <v>1937</v>
       </c>
       <c r="I429">
         <v>0</v>
       </c>
       <c r="J429" t="s">
         <v>77</v>
       </c>
       <c r="K429" t="s">
         <v>21</v>
       </c>
       <c r="L429" t="s">
-        <v>1938</v>
+        <v>1937</v>
       </c>
       <c r="M429" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="430" spans="1:13">
       <c r="A430" t="s">
-        <v>1939</v>
+        <v>1938</v>
       </c>
       <c r="B430" t="s">
         <v>670</v>
       </c>
       <c r="C430" t="s">
         <v>114</v>
       </c>
       <c r="D430" t="s">
-        <v>1918</v>
+        <v>1917</v>
       </c>
       <c r="E430" t="s">
+        <v>1939</v>
+      </c>
+      <c r="F430" t="s">
         <v>1940</v>
-      </c>
-[...1 lines deleted...]
-        <v>1941</v>
       </c>
       <c r="G430" t="s">
         <v>1818</v>
       </c>
       <c r="H430">
         <v>8</v>
       </c>
       <c r="I430">
         <v>3</v>
       </c>
       <c r="J430" t="s">
         <v>77</v>
       </c>
       <c r="K430" t="s">
         <v>21</v>
       </c>
       <c r="L430" t="s">
         <v>426</v>
       </c>
       <c r="M430" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="431" spans="1:13">
       <c r="A431" t="s">
-        <v>1942</v>
+        <v>1941</v>
       </c>
       <c r="B431" t="s">
         <v>14</v>
       </c>
       <c r="C431" t="s">
         <v>15</v>
       </c>
       <c r="D431" t="s">
-        <v>1890</v>
+        <v>1889</v>
       </c>
       <c r="E431" t="s">
         <v>1351</v>
       </c>
       <c r="F431" t="s">
-        <v>1943</v>
+        <v>1942</v>
       </c>
       <c r="G431" t="s">
-        <v>1892</v>
+        <v>1891</v>
       </c>
       <c r="H431">
         <v>33</v>
       </c>
       <c r="I431">
-        <v>20</v>
+        <v>24</v>
       </c>
       <c r="J431" t="s">
         <v>77</v>
       </c>
       <c r="K431" t="s">
         <v>21</v>
       </c>
       <c r="L431" t="s">
         <v>212</v>
       </c>
       <c r="M431" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="432" spans="1:13">
       <c r="A432" t="s">
-        <v>1944</v>
+        <v>1943</v>
       </c>
       <c r="B432" t="s">
         <v>879</v>
       </c>
       <c r="C432" t="s">
         <v>768</v>
       </c>
       <c r="D432" t="s">
         <v>330</v>
       </c>
       <c r="E432" t="s">
-        <v>1894</v>
+        <v>1893</v>
       </c>
       <c r="F432" t="s">
-        <v>1945</v>
+        <v>1944</v>
       </c>
       <c r="G432" t="s">
         <v>1670</v>
       </c>
       <c r="I432">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="J432" t="s">
         <v>77</v>
       </c>
       <c r="K432" t="s">
         <v>21</v>
       </c>
       <c r="L432" t="s">
         <v>256</v>
       </c>
       <c r="M432" t="s">
         <v>120</v>
       </c>
     </row>
     <row r="433" spans="1:13">
       <c r="A433" t="s">
-        <v>1946</v>
+        <v>1945</v>
       </c>
       <c r="B433" t="s">
         <v>53</v>
       </c>
       <c r="C433" t="s">
         <v>15</v>
       </c>
       <c r="D433" t="s">
-        <v>1947</v>
+        <v>1946</v>
       </c>
       <c r="E433" t="s">
         <v>1274</v>
       </c>
       <c r="F433" t="s">
-        <v>1948</v>
+        <v>1947</v>
       </c>
       <c r="G433" t="s">
         <v>1818</v>
       </c>
       <c r="H433">
         <v>44</v>
       </c>
       <c r="I433">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="J433" t="s">
         <v>77</v>
       </c>
       <c r="K433" t="s">
         <v>21</v>
       </c>
       <c r="L433" t="s">
         <v>51</v>
       </c>
       <c r="M433" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="434" spans="1:13">
       <c r="A434" t="s">
+        <v>1948</v>
+      </c>
+      <c r="B434" t="s">
         <v>1949</v>
       </c>
-      <c r="B434" t="s">
+      <c r="C434" t="s">
+        <v>15</v>
+      </c>
+      <c r="D434" t="s">
+        <v>1891</v>
+      </c>
+      <c r="E434" t="s">
         <v>1950</v>
       </c>
-      <c r="C434" t="s">
-[...5 lines deleted...]
-      <c r="E434" t="s">
+      <c r="F434" t="s">
         <v>1951</v>
-      </c>
-[...1 lines deleted...]
-        <v>1952</v>
       </c>
       <c r="G434" t="s">
         <v>1811</v>
       </c>
       <c r="H434">
         <v>12</v>
       </c>
       <c r="I434">
         <v>8</v>
       </c>
       <c r="J434" t="s">
         <v>77</v>
       </c>
       <c r="K434" t="s">
         <v>21</v>
       </c>
       <c r="L434" t="s">
         <v>743</v>
       </c>
       <c r="M434" t="s">
         <v>314</v>
       </c>
     </row>
     <row r="435" spans="1:13">
       <c r="A435" t="s">
+        <v>1952</v>
+      </c>
+      <c r="B435" t="s">
         <v>1953</v>
-      </c>
-[...1 lines deleted...]
-        <v>1954</v>
       </c>
       <c r="C435" t="s">
         <v>768</v>
       </c>
       <c r="D435" t="s">
+        <v>1954</v>
+      </c>
+      <c r="E435" t="s">
         <v>1955</v>
       </c>
-      <c r="E435" t="s">
+      <c r="F435" t="s">
         <v>1956</v>
       </c>
-      <c r="F435" t="s">
+      <c r="G435" t="s">
         <v>1957</v>
       </c>
-      <c r="G435" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I435">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="J435" t="s">
         <v>77</v>
       </c>
       <c r="K435" t="s">
         <v>21</v>
       </c>
       <c r="L435" t="s">
         <v>897</v>
       </c>
       <c r="M435" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="436" spans="1:13">
       <c r="A436" t="s">
-        <v>1959</v>
+        <v>1958</v>
       </c>
       <c r="B436" t="s">
         <v>148</v>
       </c>
       <c r="C436" t="s">
         <v>15</v>
       </c>
       <c r="D436" t="s">
-        <v>1960</v>
+        <v>1959</v>
       </c>
       <c r="E436" t="s">
         <v>1364</v>
       </c>
       <c r="F436" t="s">
-        <v>1961</v>
+        <v>1960</v>
       </c>
       <c r="G436" t="s">
-        <v>1855</v>
+        <v>1854</v>
       </c>
       <c r="H436">
         <v>31</v>
       </c>
       <c r="I436">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="J436" t="s">
         <v>77</v>
       </c>
       <c r="K436" t="s">
         <v>21</v>
       </c>
       <c r="L436" t="s">
         <v>152</v>
       </c>
       <c r="M436" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="437" spans="1:13">
       <c r="A437" t="s">
-        <v>1962</v>
+        <v>1961</v>
       </c>
       <c r="B437" t="s">
         <v>277</v>
       </c>
       <c r="C437" t="s">
         <v>15</v>
       </c>
       <c r="D437" t="s">
+        <v>1962</v>
+      </c>
+      <c r="E437" t="s">
         <v>1963</v>
       </c>
-      <c r="E437" t="s">
+      <c r="F437" t="s">
         <v>1964</v>
       </c>
-      <c r="F437" t="s">
+      <c r="G437" t="s">
         <v>1965</v>
-      </c>
-[...1 lines deleted...]
-        <v>1966</v>
       </c>
       <c r="H437">
         <v>71</v>
       </c>
       <c r="I437">
-        <v>40</v>
+        <v>44</v>
       </c>
       <c r="J437" t="s">
         <v>77</v>
       </c>
       <c r="K437" t="s">
         <v>21</v>
       </c>
       <c r="L437" t="s">
         <v>152</v>
       </c>
       <c r="M437" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="438" spans="1:13">
       <c r="A438" t="s">
+        <v>1966</v>
+      </c>
+      <c r="B438" t="s">
         <v>1967</v>
-      </c>
-[...1 lines deleted...]
-        <v>1968</v>
       </c>
       <c r="C438" t="s">
         <v>15</v>
       </c>
       <c r="D438" t="s">
         <v>176</v>
       </c>
       <c r="E438" t="s">
         <v>105</v>
       </c>
       <c r="F438" t="s">
+        <v>1968</v>
+      </c>
+      <c r="G438" t="s">
         <v>1969</v>
-      </c>
-[...1 lines deleted...]
-        <v>1970</v>
       </c>
       <c r="H438">
         <v>12</v>
       </c>
       <c r="I438">
         <v>12</v>
       </c>
       <c r="J438" t="s">
         <v>20</v>
       </c>
       <c r="K438" t="s">
         <v>21</v>
       </c>
       <c r="L438" t="s">
         <v>94</v>
       </c>
       <c r="M438" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="439" spans="1:13">
       <c r="A439" t="s">
+        <v>1970</v>
+      </c>
+      <c r="B439" t="s">
         <v>1971</v>
       </c>
-      <c r="B439" t="s">
+      <c r="C439" t="s">
+        <v>15</v>
+      </c>
+      <c r="D439" t="s">
+        <v>1925</v>
+      </c>
+      <c r="E439" t="s">
         <v>1972</v>
       </c>
-      <c r="C439" t="s">
-[...5 lines deleted...]
-      <c r="E439" t="s">
+      <c r="F439" t="s">
         <v>1973</v>
-      </c>
-[...1 lines deleted...]
-        <v>1974</v>
       </c>
       <c r="G439" t="s">
         <v>732</v>
       </c>
       <c r="H439">
         <v>48</v>
       </c>
       <c r="I439">
-        <v>28</v>
+        <v>40</v>
       </c>
       <c r="J439" t="s">
         <v>77</v>
       </c>
       <c r="K439" t="s">
         <v>21</v>
       </c>
       <c r="L439" t="s">
         <v>22</v>
       </c>
       <c r="M439" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="440" spans="1:13">
       <c r="A440" t="s">
-        <v>1975</v>
+        <v>1974</v>
       </c>
       <c r="B440" t="s">
         <v>1261</v>
       </c>
       <c r="C440" t="s">
         <v>15</v>
       </c>
       <c r="D440" t="s">
-        <v>1918</v>
+        <v>1917</v>
       </c>
       <c r="E440" t="s">
+        <v>1975</v>
+      </c>
+      <c r="F440" t="s">
         <v>1976</v>
       </c>
-      <c r="F440" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G440" t="s">
-        <v>1829</v>
+        <v>1828</v>
       </c>
       <c r="H440">
         <v>20</v>
       </c>
       <c r="I440">
         <v>5</v>
       </c>
       <c r="J440" t="s">
         <v>77</v>
       </c>
       <c r="K440" t="s">
         <v>21</v>
       </c>
       <c r="L440" t="s">
         <v>30</v>
       </c>
       <c r="M440" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="441" spans="1:13">
       <c r="A441" t="s">
+        <v>1977</v>
+      </c>
+      <c r="B441" t="s">
         <v>1978</v>
       </c>
-      <c r="B441" t="s">
+      <c r="C441" t="s">
+        <v>15</v>
+      </c>
+      <c r="D441" t="s">
         <v>1979</v>
       </c>
-      <c r="C441" t="s">
-[...2 lines deleted...]
-      <c r="D441" t="s">
+      <c r="E441" t="s">
         <v>1980</v>
       </c>
-      <c r="E441" t="s">
+      <c r="F441" t="s">
         <v>1981</v>
       </c>
-      <c r="F441" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G441" t="s">
-        <v>1855</v>
+        <v>1854</v>
       </c>
       <c r="H441">
         <v>39</v>
       </c>
       <c r="I441">
         <v>30</v>
       </c>
       <c r="J441" t="s">
         <v>20</v>
       </c>
       <c r="K441" t="s">
         <v>21</v>
       </c>
       <c r="L441" t="s">
         <v>44</v>
       </c>
       <c r="M441" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="442" spans="1:13">
       <c r="A442" t="s">
-        <v>1983</v>
+        <v>1982</v>
       </c>
       <c r="B442" t="s">
         <v>79</v>
       </c>
       <c r="C442" t="s">
         <v>128</v>
       </c>
       <c r="D442" t="s">
+        <v>1983</v>
+      </c>
+      <c r="E442" t="s">
         <v>1984</v>
       </c>
-      <c r="E442" t="s">
+      <c r="F442" t="s">
         <v>1985</v>
       </c>
-      <c r="F442" t="s">
+      <c r="G442" t="s">
         <v>1986</v>
-      </c>
-[...1 lines deleted...]
-        <v>1987</v>
       </c>
       <c r="H442">
         <v>11</v>
       </c>
       <c r="I442">
         <v>6</v>
       </c>
       <c r="J442" t="s">
         <v>77</v>
       </c>
       <c r="K442" t="s">
         <v>21</v>
       </c>
       <c r="L442" t="s">
         <v>64</v>
       </c>
       <c r="M442" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="443" spans="1:13">
       <c r="A443" t="s">
-        <v>1988</v>
+        <v>1987</v>
       </c>
       <c r="B443" t="s">
         <v>377</v>
       </c>
       <c r="C443" t="s">
         <v>15</v>
       </c>
       <c r="D443" t="s">
+        <v>1988</v>
+      </c>
+      <c r="E443" t="s">
         <v>1989</v>
       </c>
-      <c r="E443" t="s">
+      <c r="F443" t="s">
         <v>1990</v>
-      </c>
-[...1 lines deleted...]
-        <v>1991</v>
       </c>
       <c r="G443" t="s">
         <v>1808</v>
       </c>
       <c r="H443">
         <v>43</v>
       </c>
       <c r="I443">
         <v>29</v>
       </c>
       <c r="J443" t="s">
         <v>77</v>
       </c>
       <c r="K443" t="s">
         <v>21</v>
       </c>
       <c r="L443" t="s">
         <v>64</v>
       </c>
       <c r="M443" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="444" spans="1:13">
       <c r="A444" t="s">
+        <v>1991</v>
+      </c>
+      <c r="B444" t="s">
         <v>1992</v>
-      </c>
-[...1 lines deleted...]
-        <v>1993</v>
       </c>
       <c r="C444" t="s">
         <v>768</v>
       </c>
       <c r="D444" t="s">
-        <v>1963</v>
+        <v>1962</v>
       </c>
       <c r="E444" t="s">
+        <v>1993</v>
+      </c>
+      <c r="F444" t="s">
         <v>1994</v>
       </c>
-      <c r="F444" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G444" t="s">
-        <v>1937</v>
+        <v>1936</v>
       </c>
       <c r="I444">
         <v>26</v>
       </c>
       <c r="J444" t="s">
         <v>77</v>
       </c>
       <c r="K444" t="s">
         <v>21</v>
       </c>
       <c r="L444" t="s">
         <v>256</v>
       </c>
       <c r="M444" t="s">
         <v>120</v>
       </c>
     </row>
     <row r="445" spans="1:13">
       <c r="A445" t="s">
-        <v>1996</v>
+        <v>1995</v>
       </c>
       <c r="B445" t="s">
         <v>165</v>
       </c>
       <c r="C445" t="s">
         <v>15</v>
       </c>
       <c r="D445" t="s">
+        <v>1996</v>
+      </c>
+      <c r="E445" t="s">
         <v>1997</v>
       </c>
-      <c r="E445" t="s">
+      <c r="F445" t="s">
         <v>1998</v>
-      </c>
-[...1 lines deleted...]
-        <v>1999</v>
       </c>
       <c r="G445" t="s">
         <v>1818</v>
       </c>
       <c r="H445">
         <v>16</v>
       </c>
       <c r="I445">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="J445" t="s">
         <v>77</v>
       </c>
       <c r="K445" t="s">
         <v>21</v>
       </c>
       <c r="L445" t="s">
         <v>447</v>
       </c>
       <c r="M445" t="s">
         <v>314</v>
       </c>
     </row>
     <row r="446" spans="1:13">
       <c r="A446" t="s">
+        <v>1999</v>
+      </c>
+      <c r="B446" t="s">
         <v>2000</v>
-      </c>
-[...1 lines deleted...]
-        <v>2001</v>
       </c>
       <c r="C446" t="s">
         <v>768</v>
       </c>
       <c r="D446" t="s">
+        <v>2001</v>
+      </c>
+      <c r="E446" t="s">
         <v>2002</v>
       </c>
-      <c r="E446" t="s">
+      <c r="F446" t="s">
         <v>2003</v>
       </c>
-      <c r="F446" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G446" t="s">
-        <v>1918</v>
+        <v>1917</v>
       </c>
       <c r="I446">
         <v>0</v>
       </c>
       <c r="J446" t="s">
         <v>77</v>
       </c>
       <c r="K446" t="s">
         <v>21</v>
       </c>
       <c r="L446" t="s">
         <v>1062</v>
       </c>
       <c r="M446" t="s">
         <v>120</v>
       </c>
     </row>
     <row r="447" spans="1:13">
       <c r="A447" t="s">
-        <v>2005</v>
+        <v>2004</v>
       </c>
       <c r="B447" t="s">
         <v>60</v>
       </c>
       <c r="C447" t="s">
         <v>15</v>
       </c>
       <c r="D447" t="s">
-        <v>1890</v>
+        <v>1889</v>
       </c>
       <c r="E447" t="s">
+        <v>2005</v>
+      </c>
+      <c r="F447" t="s">
         <v>2006</v>
       </c>
-      <c r="F447" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G447" t="s">
-        <v>1970</v>
+        <v>1969</v>
       </c>
       <c r="H447">
         <v>21</v>
       </c>
       <c r="I447">
-        <v>2</v>
+        <v>12</v>
       </c>
       <c r="J447" t="s">
         <v>77</v>
       </c>
       <c r="K447" t="s">
         <v>21</v>
       </c>
       <c r="L447" t="s">
         <v>94</v>
       </c>
       <c r="M447" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="448" spans="1:13">
       <c r="A448" t="s">
-        <v>2008</v>
+        <v>2007</v>
       </c>
       <c r="B448" t="s">
         <v>1139</v>
       </c>
       <c r="C448" t="s">
         <v>15</v>
       </c>
       <c r="D448" t="s">
+        <v>2008</v>
+      </c>
+      <c r="E448" t="s">
         <v>2009</v>
       </c>
-      <c r="E448" t="s">
+      <c r="F448" t="s">
         <v>2010</v>
       </c>
-      <c r="F448" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G448" t="s">
-        <v>1937</v>
+        <v>1936</v>
       </c>
       <c r="H448">
         <v>15</v>
       </c>
       <c r="I448">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="J448" t="s">
         <v>77</v>
       </c>
       <c r="K448" t="s">
         <v>21</v>
       </c>
       <c r="L448" t="s">
         <v>22</v>
       </c>
       <c r="M448" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="449" spans="1:13">
       <c r="A449" t="s">
-        <v>2012</v>
+        <v>2011</v>
       </c>
       <c r="B449" t="s">
         <v>902</v>
       </c>
       <c r="C449" t="s">
         <v>114</v>
       </c>
       <c r="D449" t="s">
-        <v>1890</v>
+        <v>1889</v>
       </c>
       <c r="E449" t="s">
         <v>872</v>
       </c>
       <c r="F449" t="s">
-        <v>2013</v>
+        <v>2012</v>
       </c>
       <c r="G449" t="s">
-        <v>1937</v>
+        <v>1936</v>
       </c>
       <c r="H449">
         <v>10</v>
       </c>
       <c r="I449">
         <v>6</v>
       </c>
       <c r="J449" t="s">
         <v>77</v>
       </c>
       <c r="K449" t="s">
         <v>21</v>
       </c>
       <c r="L449" t="s">
         <v>145</v>
       </c>
       <c r="M449" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="450" spans="1:13">
       <c r="A450" t="s">
+        <v>2013</v>
+      </c>
+      <c r="B450" t="s">
         <v>2014</v>
-      </c>
-[...1 lines deleted...]
-        <v>2015</v>
       </c>
       <c r="C450" t="s">
         <v>128</v>
       </c>
       <c r="D450" t="s">
         <v>955</v>
       </c>
       <c r="E450" t="s">
+        <v>2015</v>
+      </c>
+      <c r="F450" t="s">
         <v>2016</v>
       </c>
-      <c r="F450" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G450" t="s">
-        <v>1966</v>
+        <v>1965</v>
       </c>
       <c r="H450">
         <v>17</v>
       </c>
       <c r="I450">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="J450" t="s">
         <v>77</v>
       </c>
       <c r="K450" t="s">
         <v>21</v>
       </c>
       <c r="L450" t="s">
         <v>94</v>
       </c>
       <c r="M450" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="451" spans="1:13">
       <c r="A451" t="s">
-        <v>2018</v>
+        <v>2017</v>
       </c>
       <c r="B451" t="s">
         <v>72</v>
       </c>
       <c r="C451" t="s">
         <v>15</v>
       </c>
       <c r="D451" t="s">
         <v>225</v>
       </c>
       <c r="E451" t="s">
+        <v>2018</v>
+      </c>
+      <c r="F451" t="s">
         <v>2019</v>
       </c>
-      <c r="F451" t="s">
+      <c r="G451" t="s">
         <v>2020</v>
-      </c>
-[...1 lines deleted...]
-        <v>2021</v>
       </c>
       <c r="H451">
         <v>362</v>
       </c>
       <c r="I451">
-        <v>59</v>
+        <v>80</v>
       </c>
       <c r="J451" t="s">
         <v>77</v>
       </c>
       <c r="K451" t="s">
         <v>21</v>
       </c>
       <c r="L451" t="s">
         <v>94</v>
       </c>
       <c r="M451" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="452" spans="1:13">
       <c r="A452" t="s">
+        <v>2021</v>
+      </c>
+      <c r="B452" t="s">
         <v>2022</v>
-      </c>
-[...1 lines deleted...]
-        <v>2023</v>
       </c>
       <c r="C452" t="s">
         <v>768</v>
       </c>
       <c r="D452" t="s">
+        <v>2023</v>
+      </c>
+      <c r="E452" t="s">
         <v>2024</v>
       </c>
-      <c r="E452" t="s">
+      <c r="F452" t="s">
         <v>2025</v>
       </c>
-      <c r="F452" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G452" t="s">
-        <v>1966</v>
+        <v>1965</v>
       </c>
       <c r="I452">
         <v>0</v>
       </c>
       <c r="J452" t="s">
         <v>77</v>
       </c>
       <c r="K452" t="s">
         <v>21</v>
       </c>
       <c r="L452" t="s">
         <v>256</v>
       </c>
       <c r="M452" t="s">
         <v>120</v>
       </c>
     </row>
     <row r="453" spans="1:13">
       <c r="A453" t="s">
-        <v>2027</v>
+        <v>2026</v>
       </c>
       <c r="B453" t="s">
         <v>328</v>
       </c>
       <c r="C453" t="s">
         <v>15</v>
       </c>
       <c r="D453" t="s">
+        <v>1962</v>
+      </c>
+      <c r="E453" t="s">
         <v>1963</v>
       </c>
-      <c r="E453" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F453" t="s">
-        <v>2028</v>
+        <v>2027</v>
       </c>
       <c r="G453" t="s">
-        <v>1937</v>
+        <v>1936</v>
       </c>
       <c r="H453">
         <v>102</v>
       </c>
       <c r="I453">
-        <v>46</v>
+        <v>58</v>
       </c>
       <c r="J453" t="s">
         <v>77</v>
       </c>
       <c r="K453" t="s">
         <v>21</v>
       </c>
       <c r="L453" t="s">
         <v>793</v>
       </c>
       <c r="M453" t="s">
         <v>719</v>
       </c>
     </row>
     <row r="454" spans="1:13">
       <c r="A454" t="s">
-        <v>2029</v>
+        <v>2028</v>
       </c>
       <c r="B454" t="s">
         <v>353</v>
       </c>
       <c r="C454" t="s">
         <v>128</v>
       </c>
       <c r="D454" t="s">
         <v>1642</v>
       </c>
       <c r="E454" t="s">
         <v>274</v>
       </c>
       <c r="F454" t="s">
+        <v>2029</v>
+      </c>
+      <c r="G454" t="s">
         <v>2030</v>
-      </c>
-[...1 lines deleted...]
-        <v>2031</v>
       </c>
       <c r="H454">
         <v>14</v>
       </c>
       <c r="I454">
         <v>9</v>
       </c>
       <c r="J454" t="s">
         <v>20</v>
       </c>
       <c r="K454" t="s">
         <v>21</v>
       </c>
       <c r="L454" t="s">
         <v>44</v>
       </c>
       <c r="M454" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="455" spans="1:13">
       <c r="A455" t="s">
-        <v>2032</v>
+        <v>2031</v>
       </c>
       <c r="B455" t="s">
         <v>334</v>
       </c>
       <c r="C455" t="s">
         <v>15</v>
       </c>
       <c r="D455" t="s">
+        <v>2032</v>
+      </c>
+      <c r="E455" t="s">
         <v>2033</v>
       </c>
-      <c r="E455" t="s">
+      <c r="F455" t="s">
         <v>2034</v>
       </c>
-      <c r="F455" t="s">
+      <c r="G455" t="s">
         <v>2035</v>
-      </c>
-[...1 lines deleted...]
-        <v>2036</v>
       </c>
       <c r="H455">
         <v>60</v>
       </c>
       <c r="I455">
         <v>0</v>
       </c>
       <c r="J455" t="s">
         <v>77</v>
       </c>
       <c r="K455" t="s">
         <v>21</v>
       </c>
       <c r="L455" t="s">
         <v>339</v>
       </c>
       <c r="M455" t="s">
         <v>340</v>
       </c>
     </row>
     <row r="456" spans="1:13">
       <c r="A456" t="s">
-        <v>2037</v>
+        <v>2036</v>
       </c>
       <c r="B456" t="s">
         <v>25</v>
       </c>
       <c r="C456" t="s">
         <v>15</v>
       </c>
       <c r="D456" t="s">
+        <v>2037</v>
+      </c>
+      <c r="E456" t="s">
         <v>2038</v>
       </c>
-      <c r="E456" t="s">
+      <c r="F456" t="s">
         <v>2039</v>
       </c>
-      <c r="F456" t="s">
+      <c r="G456" t="s">
         <v>2040</v>
-      </c>
-[...1 lines deleted...]
-        <v>2041</v>
       </c>
       <c r="H456">
         <v>96</v>
       </c>
       <c r="I456">
-        <v>53</v>
+        <v>57</v>
       </c>
       <c r="J456" t="s">
         <v>77</v>
       </c>
       <c r="K456" t="s">
         <v>21</v>
       </c>
       <c r="L456" t="s">
         <v>138</v>
       </c>
       <c r="M456" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="457" spans="1:13">
       <c r="A457" t="s">
-        <v>2042</v>
+        <v>2041</v>
       </c>
       <c r="B457" t="s">
         <v>779</v>
       </c>
       <c r="C457" t="s">
         <v>15</v>
       </c>
       <c r="D457" t="s">
-        <v>2024</v>
+        <v>2023</v>
       </c>
       <c r="E457" t="s">
         <v>583</v>
       </c>
       <c r="F457" t="s">
+        <v>2042</v>
+      </c>
+      <c r="G457" t="s">
         <v>2043</v>
-      </c>
-[...1 lines deleted...]
-        <v>2044</v>
       </c>
       <c r="H457">
         <v>9</v>
       </c>
       <c r="I457">
         <v>0</v>
       </c>
       <c r="J457" t="s">
         <v>77</v>
       </c>
       <c r="K457" t="s">
         <v>21</v>
       </c>
       <c r="L457" t="s">
         <v>51</v>
       </c>
       <c r="M457" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="458" spans="1:13">
       <c r="A458" t="s">
+        <v>2044</v>
+      </c>
+      <c r="B458" t="s">
         <v>2045</v>
       </c>
-      <c r="B458" t="s">
+      <c r="C458" t="s">
+        <v>15</v>
+      </c>
+      <c r="D458" t="s">
         <v>2046</v>
       </c>
-      <c r="C458" t="s">
-[...2 lines deleted...]
-      <c r="D458" t="s">
+      <c r="E458" t="s">
         <v>2047</v>
       </c>
-      <c r="E458" t="s">
+      <c r="F458" t="s">
         <v>2048</v>
       </c>
-      <c r="F458" t="s">
+      <c r="G458" t="s">
         <v>2049</v>
       </c>
-      <c r="G458" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H458">
         <v>21</v>
       </c>
       <c r="I458">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="J458" t="s">
         <v>77</v>
       </c>
       <c r="K458" t="s">
         <v>21</v>
       </c>
       <c r="L458" t="s">
         <v>44</v>
       </c>
       <c r="M458" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="459" spans="1:13">
       <c r="A459" t="s">
-        <v>2051</v>
+        <v>2050</v>
       </c>
       <c r="B459" t="s">
         <v>632</v>
       </c>
       <c r="C459" t="s">
         <v>15</v>
       </c>
       <c r="D459" t="s">
+        <v>2051</v>
+      </c>
+      <c r="E459" t="s">
         <v>2052</v>
       </c>
-      <c r="E459" t="s">
+      <c r="F459" t="s">
         <v>2053</v>
       </c>
-      <c r="F459" t="s">
+      <c r="G459" t="s">
         <v>2054</v>
-      </c>
-[...1 lines deleted...]
-        <v>2055</v>
       </c>
       <c r="H459">
         <v>10</v>
       </c>
       <c r="I459">
         <v>10</v>
       </c>
       <c r="J459" t="s">
         <v>20</v>
       </c>
       <c r="K459" t="s">
         <v>21</v>
       </c>
       <c r="L459" t="s">
         <v>44</v>
       </c>
       <c r="M459" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="460" spans="1:13">
       <c r="A460" t="s">
+        <v>2055</v>
+      </c>
+      <c r="B460" t="s">
         <v>2056</v>
-      </c>
-[...1 lines deleted...]
-        <v>2057</v>
       </c>
       <c r="C460" t="s">
         <v>768</v>
       </c>
       <c r="D460" t="s">
+        <v>2057</v>
+      </c>
+      <c r="E460" t="s">
+        <v>2005</v>
+      </c>
+      <c r="F460" t="s">
         <v>2058</v>
       </c>
-      <c r="E460" t="s">
-[...2 lines deleted...]
-      <c r="F460" t="s">
+      <c r="G460" t="s">
         <v>2059</v>
-      </c>
-[...1 lines deleted...]
-        <v>2060</v>
       </c>
       <c r="I460">
         <v>4</v>
       </c>
       <c r="J460" t="s">
         <v>77</v>
       </c>
       <c r="K460" t="s">
         <v>21</v>
       </c>
       <c r="L460" t="s">
         <v>718</v>
       </c>
       <c r="M460" t="s">
         <v>719</v>
       </c>
     </row>
     <row r="461" spans="1:13">
       <c r="A461" t="s">
+        <v>2060</v>
+      </c>
+      <c r="B461" t="s">
         <v>2061</v>
       </c>
-      <c r="B461" t="s">
+      <c r="C461" t="s">
+        <v>15</v>
+      </c>
+      <c r="D461" t="s">
         <v>2062</v>
       </c>
-      <c r="C461" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E461" t="s">
-        <v>1364</v>
+        <v>872</v>
       </c>
       <c r="F461" t="s">
         <v>2063</v>
       </c>
       <c r="G461" t="s">
         <v>2064</v>
       </c>
+      <c r="H461">
+        <v>48</v>
+      </c>
       <c r="I461">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="J461" t="s">
         <v>77</v>
       </c>
       <c r="K461" t="s">
         <v>21</v>
       </c>
       <c r="L461" t="s">
-        <v>1157</v>
+        <v>2065</v>
       </c>
       <c r="M461" t="s">
-        <v>23</v>
+        <v>340</v>
       </c>
     </row>
     <row r="462" spans="1:13">
       <c r="A462" t="s">
-        <v>2065</v>
+        <v>2066</v>
       </c>
       <c r="B462" t="s">
-        <v>2066</v>
+        <v>96</v>
       </c>
       <c r="C462" t="s">
         <v>15</v>
       </c>
       <c r="D462" t="s">
         <v>2067</v>
       </c>
       <c r="E462" t="s">
-        <v>872</v>
+        <v>2068</v>
       </c>
       <c r="F462" t="s">
-        <v>2068</v>
+        <v>2069</v>
       </c>
       <c r="G462" t="s">
-        <v>2069</v>
+        <v>2070</v>
       </c>
       <c r="H462">
-        <v>48</v>
+        <v>1</v>
       </c>
       <c r="I462">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="J462" t="s">
-        <v>77</v>
+        <v>20</v>
       </c>
       <c r="K462" t="s">
         <v>21</v>
       </c>
       <c r="L462" t="s">
-        <v>2070</v>
+        <v>44</v>
       </c>
       <c r="M462" t="s">
-        <v>340</v>
+        <v>23</v>
       </c>
     </row>
     <row r="463" spans="1:13">
       <c r="A463" t="s">
         <v>2071</v>
       </c>
       <c r="B463" t="s">
-        <v>96</v>
+        <v>79</v>
       </c>
       <c r="C463" t="s">
-        <v>15</v>
+        <v>128</v>
       </c>
       <c r="D463" t="s">
         <v>2072</v>
       </c>
       <c r="E463" t="s">
         <v>2073</v>
       </c>
       <c r="F463" t="s">
         <v>2074</v>
       </c>
       <c r="G463" t="s">
         <v>2075</v>
       </c>
       <c r="H463">
-        <v>1</v>
+        <v>18</v>
       </c>
       <c r="I463">
-        <v>1</v>
+        <v>9</v>
       </c>
       <c r="J463" t="s">
-        <v>20</v>
+        <v>77</v>
       </c>
       <c r="K463" t="s">
         <v>21</v>
       </c>
       <c r="L463" t="s">
-        <v>44</v>
+        <v>30</v>
       </c>
       <c r="M463" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="464" spans="1:13">
       <c r="A464" t="s">
         <v>2076</v>
       </c>
       <c r="B464" t="s">
-        <v>79</v>
+        <v>357</v>
       </c>
       <c r="C464" t="s">
-        <v>128</v>
+        <v>15</v>
       </c>
       <c r="D464" t="s">
         <v>2077</v>
       </c>
       <c r="E464" t="s">
         <v>2078</v>
       </c>
       <c r="F464" t="s">
         <v>2079</v>
       </c>
       <c r="G464" t="s">
-        <v>2080</v>
+        <v>2064</v>
       </c>
       <c r="H464">
-        <v>18</v>
+        <v>48</v>
       </c>
       <c r="I464">
-        <v>9</v>
+        <v>3</v>
       </c>
       <c r="J464" t="s">
         <v>77</v>
       </c>
       <c r="K464" t="s">
         <v>21</v>
       </c>
       <c r="L464" t="s">
-        <v>30</v>
+        <v>152</v>
       </c>
       <c r="M464" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="465" spans="1:13">
       <c r="A465" t="s">
+        <v>2080</v>
+      </c>
+      <c r="B465" t="s">
         <v>2081</v>
       </c>
-      <c r="B465" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C465" t="s">
-        <v>15</v>
+        <v>128</v>
       </c>
       <c r="D465" t="s">
+        <v>643</v>
+      </c>
+      <c r="E465" t="s">
+        <v>274</v>
+      </c>
+      <c r="F465" t="s">
         <v>2082</v>
       </c>
-      <c r="E465" t="s">
+      <c r="G465" t="s">
+        <v>1904</v>
+      </c>
+      <c r="H465">
+        <v>9</v>
+      </c>
+      <c r="I465">
+        <v>1</v>
+      </c>
+      <c r="J465" t="s">
+        <v>20</v>
+      </c>
+      <c r="K465" t="s">
+        <v>21</v>
+      </c>
+      <c r="L465" t="s">
         <v>2083</v>
       </c>
-      <c r="F465" t="s">
-[...19 lines deleted...]
-      </c>
       <c r="M465" t="s">
-        <v>23</v>
+        <v>326</v>
       </c>
     </row>
     <row r="466" spans="1:13">
       <c r="A466" t="s">
+        <v>2084</v>
+      </c>
+      <c r="B466" t="s">
+        <v>148</v>
+      </c>
+      <c r="C466" t="s">
+        <v>15</v>
+      </c>
+      <c r="D466" t="s">
         <v>2085</v>
       </c>
-      <c r="B466" t="s">
+      <c r="E466" t="s">
+        <v>1689</v>
+      </c>
+      <c r="F466" t="s">
         <v>2086</v>
       </c>
-      <c r="C466" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="G466" t="s">
-        <v>1905</v>
+        <v>1590</v>
       </c>
       <c r="H466">
-        <v>9</v>
+        <v>79</v>
       </c>
       <c r="I466">
-        <v>1</v>
+        <v>79</v>
       </c>
       <c r="J466" t="s">
-        <v>20</v>
+        <v>77</v>
       </c>
       <c r="K466" t="s">
         <v>21</v>
       </c>
       <c r="L466" t="s">
-        <v>2088</v>
+        <v>212</v>
       </c>
       <c r="M466" t="s">
-        <v>326</v>
+        <v>23</v>
       </c>
     </row>
     <row r="467" spans="1:13">
       <c r="A467" t="s">
+        <v>2087</v>
+      </c>
+      <c r="B467" t="s">
+        <v>2088</v>
+      </c>
+      <c r="C467" t="s">
+        <v>15</v>
+      </c>
+      <c r="D467" t="s">
         <v>2089</v>
       </c>
-      <c r="B467" t="s">
-[...5 lines deleted...]
-      <c r="D467" t="s">
+      <c r="E467" t="s">
         <v>2090</v>
-      </c>
-[...1 lines deleted...]
-        <v>1689</v>
       </c>
       <c r="F467" t="s">
         <v>2091</v>
       </c>
       <c r="G467" t="s">
-        <v>1590</v>
+        <v>2092</v>
       </c>
       <c r="H467">
-        <v>79</v>
+        <v>31</v>
       </c>
       <c r="I467">
-        <v>65</v>
+        <v>12</v>
       </c>
       <c r="J467" t="s">
         <v>77</v>
       </c>
       <c r="K467" t="s">
         <v>21</v>
       </c>
       <c r="L467" t="s">
-        <v>212</v>
+        <v>351</v>
       </c>
       <c r="M467" t="s">
-        <v>23</v>
+        <v>326</v>
       </c>
     </row>
     <row r="468" spans="1:13">
       <c r="A468" t="s">
-        <v>2092</v>
+        <v>2093</v>
       </c>
       <c r="B468" t="s">
-        <v>2093</v>
+        <v>113</v>
       </c>
       <c r="C468" t="s">
-        <v>15</v>
+        <v>114</v>
       </c>
       <c r="D468" t="s">
         <v>2094</v>
       </c>
       <c r="E468" t="s">
         <v>2095</v>
       </c>
       <c r="F468" t="s">
         <v>2096</v>
       </c>
       <c r="G468" t="s">
         <v>2097</v>
       </c>
       <c r="H468">
-        <v>31</v>
+        <v>3</v>
       </c>
       <c r="I468">
-        <v>9</v>
+        <v>3</v>
       </c>
       <c r="J468" t="s">
         <v>77</v>
       </c>
       <c r="K468" t="s">
         <v>21</v>
       </c>
       <c r="L468" t="s">
-        <v>351</v>
+        <v>44</v>
       </c>
       <c r="M468" t="s">
-        <v>326</v>
+        <v>23</v>
       </c>
     </row>
     <row r="469" spans="1:13">
       <c r="A469" t="s">
         <v>2098</v>
       </c>
       <c r="B469" t="s">
-        <v>113</v>
+        <v>622</v>
       </c>
       <c r="C469" t="s">
         <v>114</v>
       </c>
       <c r="D469" t="s">
         <v>2099</v>
       </c>
       <c r="E469" t="s">
         <v>2100</v>
       </c>
       <c r="F469" t="s">
         <v>2101</v>
       </c>
       <c r="G469" t="s">
         <v>2102</v>
       </c>
       <c r="H469">
-        <v>3</v>
+        <v>7</v>
       </c>
       <c r="I469">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="J469" t="s">
         <v>77</v>
       </c>
       <c r="K469" t="s">
         <v>21</v>
       </c>
       <c r="L469" t="s">
-        <v>44</v>
+        <v>626</v>
       </c>
       <c r="M469" t="s">
-        <v>23</v>
+        <v>326</v>
       </c>
     </row>
     <row r="470" spans="1:13">
       <c r="A470" t="s">
         <v>2103</v>
       </c>
       <c r="B470" t="s">
-        <v>622</v>
+        <v>2104</v>
       </c>
       <c r="C470" t="s">
         <v>114</v>
       </c>
       <c r="D470" t="s">
-        <v>2104</v>
+        <v>2105</v>
       </c>
       <c r="E470" t="s">
-        <v>2105</v>
+        <v>2106</v>
       </c>
       <c r="F470" t="s">
-        <v>2106</v>
+        <v>2107</v>
       </c>
       <c r="G470" t="s">
-        <v>2107</v>
+        <v>2108</v>
       </c>
       <c r="H470">
         <v>7</v>
       </c>
       <c r="I470">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="J470" t="s">
         <v>77</v>
       </c>
       <c r="K470" t="s">
         <v>21</v>
       </c>
       <c r="L470" t="s">
-        <v>626</v>
+        <v>22</v>
       </c>
       <c r="M470" t="s">
-        <v>326</v>
+        <v>23</v>
       </c>
     </row>
     <row r="471" spans="1:13">
       <c r="A471" t="s">
+        <v>2109</v>
+      </c>
+      <c r="B471" t="s">
+        <v>871</v>
+      </c>
+      <c r="C471" t="s">
+        <v>15</v>
+      </c>
+      <c r="D471" t="s">
         <v>2108</v>
       </c>
-      <c r="B471" t="s">
-[...5 lines deleted...]
-      <c r="D471" t="s">
+      <c r="E471" t="s">
+        <v>1465</v>
+      </c>
+      <c r="F471" t="s">
         <v>2110</v>
       </c>
-      <c r="E471" t="s">
+      <c r="G471" t="s">
         <v>2111</v>
       </c>
-      <c r="F471" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H471">
-        <v>7</v>
+        <v>124</v>
       </c>
       <c r="I471">
-        <v>0</v>
+        <v>68</v>
       </c>
       <c r="J471" t="s">
         <v>77</v>
       </c>
       <c r="K471" t="s">
         <v>21</v>
       </c>
       <c r="L471" t="s">
-        <v>22</v>
+        <v>152</v>
       </c>
       <c r="M471" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="472" spans="1:13">
       <c r="A472" t="s">
+        <v>2112</v>
+      </c>
+      <c r="B472" t="s">
+        <v>248</v>
+      </c>
+      <c r="C472" t="s">
+        <v>15</v>
+      </c>
+      <c r="D472" t="s">
+        <v>2085</v>
+      </c>
+      <c r="E472" t="s">
+        <v>1580</v>
+      </c>
+      <c r="F472" t="s">
+        <v>2113</v>
+      </c>
+      <c r="G472" t="s">
         <v>2114</v>
       </c>
-      <c r="B472" t="s">
-[...16 lines deleted...]
-      </c>
       <c r="H472">
-        <v>124</v>
+        <v>49</v>
       </c>
       <c r="I472">
-        <v>68</v>
+        <v>28</v>
       </c>
       <c r="J472" t="s">
         <v>77</v>
       </c>
       <c r="K472" t="s">
         <v>21</v>
       </c>
       <c r="L472" t="s">
         <v>152</v>
       </c>
       <c r="M472" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="473" spans="1:13">
       <c r="A473" t="s">
+        <v>2115</v>
+      </c>
+      <c r="B473" t="s">
+        <v>969</v>
+      </c>
+      <c r="C473" t="s">
+        <v>768</v>
+      </c>
+      <c r="D473" t="s">
+        <v>2116</v>
+      </c>
+      <c r="E473" t="s">
+        <v>1689</v>
+      </c>
+      <c r="F473" t="s">
         <v>2117</v>
       </c>
-      <c r="B473" t="s">
-[...11 lines deleted...]
-      <c r="F473" t="s">
+      <c r="G473" t="s">
         <v>2118</v>
       </c>
-      <c r="G473" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I473">
-        <v>26</v>
+        <v>11</v>
       </c>
       <c r="J473" t="s">
         <v>77</v>
       </c>
       <c r="K473" t="s">
         <v>21</v>
       </c>
       <c r="L473" t="s">
-        <v>152</v>
+        <v>773</v>
       </c>
       <c r="M473" t="s">
-        <v>23</v>
+        <v>120</v>
       </c>
     </row>
     <row r="474" spans="1:13">
       <c r="A474" t="s">
+        <v>2119</v>
+      </c>
+      <c r="B474" t="s">
+        <v>122</v>
+      </c>
+      <c r="C474" t="s">
+        <v>15</v>
+      </c>
+      <c r="D474" t="s">
         <v>2120</v>
       </c>
-      <c r="B474" t="s">
-[...5 lines deleted...]
-      <c r="D474" t="s">
+      <c r="E474" t="s">
         <v>2121</v>
-      </c>
-[...1 lines deleted...]
-        <v>1689</v>
       </c>
       <c r="F474" t="s">
         <v>2122</v>
       </c>
       <c r="G474" t="s">
         <v>2123</v>
       </c>
+      <c r="H474">
+        <v>24</v>
+      </c>
       <c r="I474">
-        <v>6</v>
+        <v>24</v>
       </c>
       <c r="J474" t="s">
-        <v>77</v>
+        <v>20</v>
       </c>
       <c r="K474" t="s">
         <v>21</v>
       </c>
       <c r="L474" t="s">
-        <v>773</v>
+        <v>138</v>
       </c>
       <c r="M474" t="s">
-        <v>120</v>
+        <v>23</v>
       </c>
     </row>
     <row r="475" spans="1:13">
       <c r="A475" t="s">
         <v>2124</v>
       </c>
       <c r="B475" t="s">
-        <v>122</v>
+        <v>984</v>
       </c>
       <c r="C475" t="s">
-        <v>15</v>
+        <v>114</v>
       </c>
       <c r="D475" t="s">
         <v>2125</v>
       </c>
       <c r="E475" t="s">
+        <v>1340</v>
+      </c>
+      <c r="F475" t="s">
         <v>2126</v>
       </c>
-      <c r="F475" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G475" t="s">
-        <v>2128</v>
+        <v>2108</v>
       </c>
       <c r="H475">
-        <v>24</v>
+        <v>4</v>
       </c>
       <c r="I475">
-        <v>24</v>
+        <v>0</v>
       </c>
       <c r="J475" t="s">
         <v>20</v>
       </c>
       <c r="K475" t="s">
         <v>21</v>
       </c>
       <c r="L475" t="s">
-        <v>138</v>
+        <v>22</v>
       </c>
       <c r="M475" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="476" spans="1:13">
       <c r="A476" t="s">
+        <v>2127</v>
+      </c>
+      <c r="B476" t="s">
+        <v>789</v>
+      </c>
+      <c r="C476" t="s">
+        <v>15</v>
+      </c>
+      <c r="D476" t="s">
+        <v>2128</v>
+      </c>
+      <c r="E476" t="s">
         <v>2129</v>
       </c>
-      <c r="B476" t="s">
-[...5 lines deleted...]
-      <c r="D476" t="s">
+      <c r="F476" t="s">
         <v>2130</v>
       </c>
-      <c r="E476" t="s">
-[...2 lines deleted...]
-      <c r="F476" t="s">
+      <c r="G476" t="s">
         <v>2131</v>
       </c>
-      <c r="G476" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H476">
+        <v>30</v>
+      </c>
+      <c r="I476">
         <v>4</v>
       </c>
-      <c r="I476">
-[...1 lines deleted...]
-      </c>
       <c r="J476" t="s">
-        <v>20</v>
+        <v>77</v>
       </c>
       <c r="K476" t="s">
         <v>21</v>
       </c>
       <c r="L476" t="s">
-        <v>22</v>
+        <v>152</v>
       </c>
       <c r="M476" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="477" spans="1:13">
       <c r="A477" t="s">
         <v>2132</v>
       </c>
       <c r="B477" t="s">
-        <v>789</v>
+        <v>2133</v>
       </c>
       <c r="C477" t="s">
-        <v>15</v>
+        <v>768</v>
       </c>
       <c r="D477" t="s">
-        <v>2133</v>
+        <v>2085</v>
       </c>
       <c r="E477" t="s">
         <v>2134</v>
       </c>
       <c r="F477" t="s">
         <v>2135</v>
       </c>
       <c r="G477" t="s">
         <v>2136</v>
       </c>
-      <c r="H477">
-[...1 lines deleted...]
-      </c>
       <c r="I477">
         <v>0</v>
       </c>
       <c r="J477" t="s">
         <v>77</v>
       </c>
       <c r="K477" t="s">
         <v>21</v>
       </c>
       <c r="L477" t="s">
-        <v>152</v>
+        <v>773</v>
       </c>
       <c r="M477" t="s">
-        <v>23</v>
+        <v>120</v>
       </c>
     </row>
     <row r="478" spans="1:13">
       <c r="A478" t="s">
         <v>2137</v>
       </c>
       <c r="B478" t="s">
         <v>2138</v>
       </c>
       <c r="C478" t="s">
         <v>768</v>
       </c>
       <c r="D478" t="s">
-        <v>2090</v>
+        <v>2139</v>
       </c>
       <c r="E478" t="s">
-        <v>2139</v>
+        <v>1580</v>
       </c>
       <c r="F478" t="s">
         <v>2140</v>
       </c>
       <c r="G478" t="s">
-        <v>2141</v>
+        <v>2102</v>
       </c>
       <c r="I478">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="J478" t="s">
-        <v>77</v>
+        <v>20</v>
       </c>
       <c r="K478" t="s">
         <v>21</v>
       </c>
       <c r="L478" t="s">
-        <v>773</v>
+        <v>58</v>
       </c>
       <c r="M478" t="s">
-        <v>120</v>
+        <v>23</v>
       </c>
     </row>
     <row r="479" spans="1:13">
       <c r="A479" t="s">
+        <v>2141</v>
+      </c>
+      <c r="B479" t="s">
+        <v>1199</v>
+      </c>
+      <c r="C479" t="s">
+        <v>128</v>
+      </c>
+      <c r="D479" t="s">
         <v>2142</v>
       </c>
-      <c r="B479" t="s">
+      <c r="E479" t="s">
+        <v>1340</v>
+      </c>
+      <c r="F479" t="s">
         <v>2143</v>
       </c>
-      <c r="C479" t="s">
-[...2 lines deleted...]
-      <c r="D479" t="s">
+      <c r="G479" t="s">
         <v>2144</v>
       </c>
-      <c r="E479" t="s">
-[...6 lines deleted...]
-        <v>2107</v>
+      <c r="H479">
+        <v>39</v>
       </c>
       <c r="I479">
-        <v>1</v>
+        <v>31</v>
       </c>
       <c r="J479" t="s">
-        <v>20</v>
+        <v>77</v>
       </c>
       <c r="K479" t="s">
         <v>21</v>
       </c>
       <c r="L479" t="s">
-        <v>58</v>
+        <v>152</v>
       </c>
       <c r="M479" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="480" spans="1:13">
       <c r="A480" t="s">
+        <v>2145</v>
+      </c>
+      <c r="B480" t="s">
         <v>2146</v>
       </c>
-      <c r="B480" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C480" t="s">
-        <v>128</v>
+        <v>15</v>
       </c>
       <c r="D480" t="s">
+        <v>2037</v>
+      </c>
+      <c r="E480" t="s">
         <v>2147</v>
-      </c>
-[...1 lines deleted...]
-        <v>1340</v>
       </c>
       <c r="F480" t="s">
         <v>2148</v>
       </c>
       <c r="G480" t="s">
-        <v>2149</v>
+        <v>2059</v>
       </c>
       <c r="H480">
-        <v>39</v>
+        <v>32</v>
       </c>
       <c r="I480">
-        <v>20</v>
+        <v>0</v>
       </c>
       <c r="J480" t="s">
         <v>77</v>
       </c>
       <c r="K480" t="s">
         <v>21</v>
       </c>
       <c r="L480" t="s">
-        <v>152</v>
+        <v>44</v>
       </c>
       <c r="M480" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="481" spans="1:13">
       <c r="A481" t="s">
+        <v>2149</v>
+      </c>
+      <c r="B481" t="s">
+        <v>113</v>
+      </c>
+      <c r="C481" t="s">
+        <v>114</v>
+      </c>
+      <c r="D481" t="s">
+        <v>2094</v>
+      </c>
+      <c r="E481" t="s">
         <v>2150</v>
       </c>
-      <c r="B481" t="s">
+      <c r="F481" t="s">
         <v>2151</v>
       </c>
-      <c r="C481" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="G481" t="s">
-        <v>2060</v>
+        <v>2059</v>
       </c>
       <c r="H481">
-        <v>32</v>
+        <v>5</v>
       </c>
       <c r="I481">
-        <v>0</v>
+        <v>4</v>
       </c>
       <c r="J481" t="s">
         <v>77</v>
       </c>
       <c r="K481" t="s">
         <v>21</v>
       </c>
       <c r="L481" t="s">
         <v>44</v>
       </c>
       <c r="M481" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="482" spans="1:13">
       <c r="A482" t="s">
+        <v>2152</v>
+      </c>
+      <c r="B482" t="s">
+        <v>248</v>
+      </c>
+      <c r="C482" t="s">
+        <v>15</v>
+      </c>
+      <c r="D482" t="s">
+        <v>2153</v>
+      </c>
+      <c r="E482" t="s">
+        <v>1364</v>
+      </c>
+      <c r="F482" t="s">
         <v>2154</v>
       </c>
-      <c r="B482" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="G482" t="s">
-        <v>2060</v>
+        <v>2059</v>
       </c>
       <c r="H482">
-        <v>5</v>
+        <v>49</v>
       </c>
       <c r="I482">
-        <v>0</v>
+        <v>22</v>
       </c>
       <c r="J482" t="s">
         <v>77</v>
       </c>
       <c r="K482" t="s">
         <v>21</v>
       </c>
       <c r="L482" t="s">
-        <v>44</v>
+        <v>152</v>
       </c>
       <c r="M482" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="483" spans="1:13">
       <c r="A483" t="s">
-        <v>2157</v>
+        <v>2155</v>
       </c>
       <c r="B483" t="s">
-        <v>248</v>
+        <v>32</v>
       </c>
       <c r="C483" t="s">
         <v>15</v>
       </c>
       <c r="D483" t="s">
-        <v>2158</v>
+        <v>2111</v>
       </c>
       <c r="E483" t="s">
-        <v>1364</v>
+        <v>1465</v>
       </c>
       <c r="F483" t="s">
-        <v>2159</v>
+        <v>2156</v>
       </c>
       <c r="G483" t="s">
-        <v>2060</v>
+        <v>2102</v>
       </c>
       <c r="H483">
-        <v>49</v>
+        <v>32</v>
       </c>
       <c r="I483">
-        <v>19</v>
+        <v>22</v>
       </c>
       <c r="J483" t="s">
         <v>77</v>
       </c>
       <c r="K483" t="s">
         <v>21</v>
       </c>
       <c r="L483" t="s">
-        <v>152</v>
+        <v>37</v>
       </c>
       <c r="M483" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="484" spans="1:13">
       <c r="A484" t="s">
-        <v>2160</v>
+        <v>2157</v>
       </c>
       <c r="B484" t="s">
-        <v>32</v>
+        <v>2158</v>
       </c>
       <c r="C484" t="s">
-        <v>15</v>
+        <v>768</v>
       </c>
       <c r="D484" t="s">
-        <v>2116</v>
+        <v>336</v>
       </c>
       <c r="E484" t="s">
-        <v>1465</v>
+        <v>74</v>
       </c>
       <c r="F484" t="s">
-        <v>2161</v>
+        <v>2159</v>
       </c>
       <c r="G484" t="s">
-        <v>2107</v>
-[...2 lines deleted...]
-        <v>32</v>
+        <v>2118</v>
       </c>
       <c r="I484">
-        <v>19</v>
+        <v>7</v>
       </c>
       <c r="J484" t="s">
         <v>77</v>
       </c>
       <c r="K484" t="s">
         <v>21</v>
       </c>
       <c r="L484" t="s">
-        <v>37</v>
+        <v>256</v>
       </c>
       <c r="M484" t="s">
-        <v>23</v>
+        <v>120</v>
       </c>
     </row>
     <row r="485" spans="1:13">
       <c r="A485" t="s">
+        <v>2160</v>
+      </c>
+      <c r="B485" t="s">
+        <v>277</v>
+      </c>
+      <c r="C485" t="s">
+        <v>15</v>
+      </c>
+      <c r="D485" t="s">
+        <v>1131</v>
+      </c>
+      <c r="E485" t="s">
+        <v>2161</v>
+      </c>
+      <c r="F485" t="s">
         <v>2162</v>
       </c>
-      <c r="B485" t="s">
+      <c r="G485" t="s">
         <v>2163</v>
       </c>
-      <c r="C485" t="s">
-[...12 lines deleted...]
-        <v>2123</v>
+      <c r="H485">
+        <v>211</v>
       </c>
       <c r="I485">
-        <v>7</v>
+        <v>34</v>
       </c>
       <c r="J485" t="s">
         <v>77</v>
       </c>
       <c r="K485" t="s">
         <v>21</v>
       </c>
       <c r="L485" t="s">
-        <v>256</v>
+        <v>857</v>
       </c>
       <c r="M485" t="s">
         <v>120</v>
       </c>
     </row>
     <row r="486" spans="1:13">
       <c r="A486" t="s">
+        <v>2164</v>
+      </c>
+      <c r="B486" t="s">
         <v>2165</v>
       </c>
-      <c r="B486" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C486" t="s">
         <v>15</v>
       </c>
       <c r="D486" t="s">
-        <v>1131</v>
+        <v>1778</v>
       </c>
       <c r="E486" t="s">
         <v>2166</v>
       </c>
       <c r="F486" t="s">
         <v>2167</v>
       </c>
       <c r="G486" t="s">
-        <v>2168</v>
+        <v>2136</v>
       </c>
       <c r="H486">
-        <v>211</v>
+        <v>9</v>
       </c>
       <c r="I486">
-        <v>34</v>
+        <v>0</v>
       </c>
       <c r="J486" t="s">
         <v>77</v>
       </c>
       <c r="K486" t="s">
         <v>21</v>
       </c>
       <c r="L486" t="s">
-        <v>857</v>
+        <v>37</v>
       </c>
       <c r="M486" t="s">
-        <v>120</v>
+        <v>23</v>
       </c>
     </row>
     <row r="487" spans="1:13">
       <c r="A487" t="s">
+        <v>2168</v>
+      </c>
+      <c r="B487" t="s">
+        <v>1537</v>
+      </c>
+      <c r="C487" t="s">
+        <v>128</v>
+      </c>
+      <c r="D487" t="s">
+        <v>2153</v>
+      </c>
+      <c r="E487" t="s">
+        <v>2033</v>
+      </c>
+      <c r="F487" t="s">
         <v>2169</v>
       </c>
-      <c r="B487" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="G487" t="s">
-        <v>2141</v>
+        <v>2043</v>
       </c>
       <c r="H487">
-        <v>9</v>
+        <v>35</v>
       </c>
       <c r="I487">
         <v>0</v>
       </c>
       <c r="J487" t="s">
         <v>77</v>
       </c>
       <c r="K487" t="s">
         <v>21</v>
       </c>
       <c r="L487" t="s">
         <v>37</v>
       </c>
       <c r="M487" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="488" spans="1:13">
       <c r="A488" t="s">
+        <v>2170</v>
+      </c>
+      <c r="B488" t="s">
+        <v>2171</v>
+      </c>
+      <c r="C488" t="s">
+        <v>768</v>
+      </c>
+      <c r="D488" t="s">
+        <v>1842</v>
+      </c>
+      <c r="E488" t="s">
+        <v>2172</v>
+      </c>
+      <c r="F488" t="s">
         <v>2173</v>
       </c>
-      <c r="B488" t="s">
-[...11 lines deleted...]
-      <c r="F488" t="s">
+      <c r="G488" t="s">
         <v>2174</v>
       </c>
-      <c r="G488" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I488">
-        <v>0</v>
+        <v>4</v>
       </c>
       <c r="J488" t="s">
-        <v>77</v>
+        <v>20</v>
       </c>
       <c r="K488" t="s">
         <v>21</v>
       </c>
       <c r="L488" t="s">
-        <v>37</v>
+        <v>2175</v>
       </c>
       <c r="M488" t="s">
-        <v>23</v>
+        <v>146</v>
       </c>
     </row>
     <row r="489" spans="1:13">
       <c r="A489" t="s">
-        <v>2175</v>
+        <v>2176</v>
       </c>
       <c r="B489" t="s">
-        <v>2176</v>
+        <v>2177</v>
       </c>
       <c r="C489" t="s">
         <v>768</v>
       </c>
       <c r="D489" t="s">
-        <v>1843</v>
+        <v>2178</v>
       </c>
       <c r="E489" t="s">
-        <v>2177</v>
+        <v>2179</v>
       </c>
       <c r="F489" t="s">
-        <v>2178</v>
+        <v>2180</v>
       </c>
       <c r="G489" t="s">
-        <v>2179</v>
+        <v>1577</v>
       </c>
       <c r="I489">
-        <v>4</v>
+        <v>0</v>
       </c>
       <c r="J489" t="s">
-        <v>20</v>
+        <v>77</v>
       </c>
       <c r="K489" t="s">
         <v>21</v>
       </c>
       <c r="L489" t="s">
-        <v>2180</v>
+        <v>2181</v>
       </c>
       <c r="M489" t="s">
-        <v>146</v>
+        <v>120</v>
       </c>
     </row>
     <row r="490" spans="1:13">
       <c r="A490" t="s">
-        <v>2181</v>
+        <v>2182</v>
       </c>
       <c r="B490" t="s">
-        <v>2182</v>
+        <v>984</v>
       </c>
       <c r="C490" t="s">
-        <v>768</v>
+        <v>114</v>
       </c>
       <c r="D490" t="s">
         <v>2183</v>
       </c>
       <c r="E490" t="s">
+        <v>1340</v>
+      </c>
+      <c r="F490" t="s">
         <v>2184</v>
       </c>
-      <c r="F490" t="s">
+      <c r="G490" t="s">
         <v>2185</v>
       </c>
-      <c r="G490" t="s">
-        <v>1577</v>
+      <c r="H490">
+        <v>0</v>
       </c>
       <c r="I490">
         <v>0</v>
       </c>
       <c r="J490" t="s">
-        <v>77</v>
+        <v>20</v>
       </c>
       <c r="K490" t="s">
         <v>21</v>
       </c>
       <c r="L490" t="s">
-        <v>2186</v>
+        <v>543</v>
       </c>
       <c r="M490" t="s">
-        <v>120</v>
+        <v>23</v>
       </c>
     </row>
     <row r="491" spans="1:13">
       <c r="A491" t="s">
+        <v>2186</v>
+      </c>
+      <c r="B491" t="s">
         <v>2187</v>
       </c>
-      <c r="B491" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C491" t="s">
-        <v>114</v>
+        <v>15</v>
       </c>
       <c r="D491" t="s">
         <v>2188</v>
       </c>
       <c r="E491" t="s">
-        <v>1340</v>
+        <v>2189</v>
       </c>
       <c r="F491" t="s">
-        <v>2189</v>
+        <v>2190</v>
       </c>
       <c r="G491" t="s">
-        <v>2190</v>
+        <v>2191</v>
       </c>
       <c r="H491">
-        <v>0</v>
+        <v>23</v>
       </c>
       <c r="I491">
-        <v>0</v>
+        <v>5</v>
       </c>
       <c r="J491" t="s">
-        <v>20</v>
+        <v>77</v>
       </c>
       <c r="K491" t="s">
         <v>21</v>
       </c>
       <c r="L491" t="s">
-        <v>543</v>
+        <v>30</v>
       </c>
       <c r="M491" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="492" spans="1:13">
       <c r="A492" t="s">
-        <v>2191</v>
+        <v>2192</v>
       </c>
       <c r="B492" t="s">
-        <v>2192</v>
+        <v>2193</v>
       </c>
       <c r="C492" t="s">
         <v>15</v>
       </c>
       <c r="D492" t="s">
-        <v>2193</v>
+        <v>2194</v>
       </c>
       <c r="E492" t="s">
-        <v>2194</v>
+        <v>2005</v>
       </c>
       <c r="F492" t="s">
         <v>2195</v>
       </c>
       <c r="G492" t="s">
         <v>2196</v>
       </c>
       <c r="H492">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="I492">
-        <v>0</v>
+        <v>10</v>
       </c>
       <c r="J492" t="s">
         <v>77</v>
       </c>
       <c r="K492" t="s">
         <v>21</v>
       </c>
       <c r="L492" t="s">
-        <v>30</v>
+        <v>152</v>
       </c>
       <c r="M492" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="493" spans="1:13">
       <c r="A493" t="s">
         <v>2197</v>
       </c>
       <c r="B493" t="s">
+        <v>79</v>
+      </c>
+      <c r="C493" t="s">
+        <v>15</v>
+      </c>
+      <c r="D493" t="s">
         <v>2198</v>
       </c>
-      <c r="C493" t="s">
-[...2 lines deleted...]
-      <c r="D493" t="s">
+      <c r="E493" t="s">
         <v>2199</v>
-      </c>
-[...1 lines deleted...]
-        <v>2006</v>
       </c>
       <c r="F493" t="s">
         <v>2200</v>
       </c>
       <c r="G493" t="s">
-        <v>2201</v>
+        <v>2136</v>
       </c>
       <c r="H493">
-        <v>22</v>
+        <v>12</v>
       </c>
       <c r="I493">
-        <v>5</v>
+        <v>9</v>
       </c>
       <c r="J493" t="s">
         <v>77</v>
       </c>
       <c r="K493" t="s">
         <v>21</v>
       </c>
       <c r="L493" t="s">
-        <v>152</v>
+        <v>30</v>
       </c>
       <c r="M493" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="494" spans="1:13">
       <c r="A494" t="s">
+        <v>2201</v>
+      </c>
+      <c r="B494" t="s">
+        <v>632</v>
+      </c>
+      <c r="C494" t="s">
+        <v>128</v>
+      </c>
+      <c r="D494" t="s">
         <v>2202</v>
       </c>
-      <c r="B494" t="s">
-[...5 lines deleted...]
-      <c r="D494" t="s">
+      <c r="E494" t="s">
         <v>2203</v>
       </c>
-      <c r="E494" t="s">
+      <c r="F494" t="s">
         <v>2204</v>
       </c>
-      <c r="F494" t="s">
+      <c r="G494" t="s">
         <v>2205</v>
       </c>
-      <c r="G494" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H494">
-        <v>12</v>
+        <v>98</v>
       </c>
       <c r="I494">
         <v>7</v>
       </c>
       <c r="J494" t="s">
         <v>77</v>
       </c>
       <c r="K494" t="s">
         <v>21</v>
       </c>
       <c r="L494" t="s">
-        <v>30</v>
+        <v>152</v>
       </c>
       <c r="M494" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="495" spans="1:13">
       <c r="A495" t="s">
         <v>2206</v>
       </c>
       <c r="B495" t="s">
-        <v>632</v>
+        <v>347</v>
       </c>
       <c r="C495" t="s">
-        <v>128</v>
+        <v>15</v>
       </c>
       <c r="D495" t="s">
+        <v>2128</v>
+      </c>
+      <c r="E495" t="s">
         <v>2207</v>
       </c>
-      <c r="E495" t="s">
+      <c r="F495" t="s">
         <v>2208</v>
       </c>
-      <c r="F495" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G495" t="s">
-        <v>2210</v>
+        <v>2043</v>
       </c>
       <c r="H495">
-        <v>98</v>
+        <v>28</v>
       </c>
       <c r="I495">
-        <v>4</v>
+        <v>16</v>
       </c>
       <c r="J495" t="s">
         <v>77</v>
       </c>
       <c r="K495" t="s">
         <v>21</v>
       </c>
       <c r="L495" t="s">
-        <v>152</v>
+        <v>351</v>
       </c>
       <c r="M495" t="s">
-        <v>23</v>
+        <v>326</v>
       </c>
     </row>
     <row r="496" spans="1:13">
       <c r="A496" t="s">
+        <v>2209</v>
+      </c>
+      <c r="B496" t="s">
+        <v>53</v>
+      </c>
+      <c r="C496" t="s">
+        <v>15</v>
+      </c>
+      <c r="D496" t="s">
+        <v>946</v>
+      </c>
+      <c r="E496" t="s">
+        <v>844</v>
+      </c>
+      <c r="F496" t="s">
+        <v>2210</v>
+      </c>
+      <c r="G496" t="s">
         <v>2211</v>
       </c>
-      <c r="B496" t="s">
-[...16 lines deleted...]
-      </c>
       <c r="H496">
-        <v>28</v>
+        <v>84</v>
       </c>
       <c r="I496">
-        <v>10</v>
+        <v>64</v>
       </c>
       <c r="J496" t="s">
         <v>77</v>
       </c>
       <c r="K496" t="s">
         <v>21</v>
       </c>
       <c r="L496" t="s">
-        <v>351</v>
+        <v>212</v>
       </c>
       <c r="M496" t="s">
-        <v>326</v>
+        <v>23</v>
       </c>
     </row>
     <row r="497" spans="1:13">
       <c r="A497" t="s">
+        <v>2212</v>
+      </c>
+      <c r="B497" t="s">
+        <v>2213</v>
+      </c>
+      <c r="C497" t="s">
+        <v>768</v>
+      </c>
+      <c r="D497" t="s">
         <v>2214</v>
       </c>
-      <c r="B497" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E497" t="s">
-        <v>844</v>
+        <v>2215</v>
       </c>
       <c r="F497" t="s">
-        <v>2215</v>
+        <v>2216</v>
       </c>
       <c r="G497" t="s">
-        <v>2216</v>
-[...2 lines deleted...]
-        <v>84</v>
+        <v>2136</v>
       </c>
       <c r="I497">
-        <v>62</v>
+        <v>0</v>
       </c>
       <c r="J497" t="s">
         <v>77</v>
       </c>
       <c r="K497" t="s">
         <v>21</v>
       </c>
       <c r="L497" t="s">
-        <v>212</v>
+        <v>807</v>
       </c>
       <c r="M497" t="s">
-        <v>23</v>
+        <v>120</v>
       </c>
     </row>
     <row r="498" spans="1:13">
       <c r="A498" t="s">
         <v>2217</v>
       </c>
       <c r="B498" t="s">
+        <v>53</v>
+      </c>
+      <c r="C498" t="s">
+        <v>15</v>
+      </c>
+      <c r="D498" t="s">
         <v>2218</v>
       </c>
-      <c r="C498" t="s">
-[...2 lines deleted...]
-      <c r="D498" t="s">
+      <c r="E498" t="s">
         <v>2219</v>
       </c>
-      <c r="E498" t="s">
+      <c r="F498" t="s">
         <v>2220</v>
       </c>
-      <c r="F498" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G498" t="s">
-        <v>2141</v>
+        <v>737</v>
+      </c>
+      <c r="H498">
+        <v>44</v>
       </c>
       <c r="I498">
-        <v>0</v>
+        <v>25</v>
       </c>
       <c r="J498" t="s">
         <v>77</v>
       </c>
       <c r="K498" t="s">
         <v>21</v>
       </c>
       <c r="L498" t="s">
-        <v>807</v>
+        <v>51</v>
       </c>
       <c r="M498" t="s">
-        <v>120</v>
+        <v>23</v>
       </c>
     </row>
     <row r="499" spans="1:13">
       <c r="A499" t="s">
-        <v>2222</v>
+        <v>2221</v>
       </c>
       <c r="B499" t="s">
         <v>53</v>
       </c>
       <c r="C499" t="s">
         <v>15</v>
       </c>
       <c r="D499" t="s">
+        <v>618</v>
+      </c>
+      <c r="E499" t="s">
+        <v>2222</v>
+      </c>
+      <c r="F499" t="s">
         <v>2223</v>
       </c>
-      <c r="E499" t="s">
+      <c r="G499" t="s">
         <v>2224</v>
       </c>
-      <c r="F499" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H499">
-        <v>44</v>
+        <v>58</v>
       </c>
       <c r="I499">
-        <v>21</v>
+        <v>26</v>
       </c>
       <c r="J499" t="s">
         <v>77</v>
       </c>
       <c r="K499" t="s">
         <v>21</v>
       </c>
       <c r="L499" t="s">
-        <v>51</v>
+        <v>58</v>
       </c>
       <c r="M499" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="500" spans="1:13">
       <c r="A500" t="s">
+        <v>2225</v>
+      </c>
+      <c r="B500" t="s">
+        <v>328</v>
+      </c>
+      <c r="C500" t="s">
+        <v>128</v>
+      </c>
+      <c r="D500" t="s">
         <v>2226</v>
       </c>
-      <c r="B500" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E500" t="s">
+        <v>1465</v>
+      </c>
+      <c r="F500" t="s">
         <v>2227</v>
       </c>
-      <c r="F500" t="s">
+      <c r="G500" t="s">
         <v>2228</v>
       </c>
-      <c r="G500" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H500">
-        <v>58</v>
+        <v>73</v>
       </c>
       <c r="I500">
-        <v>18</v>
+        <v>54</v>
       </c>
       <c r="J500" t="s">
         <v>77</v>
       </c>
       <c r="K500" t="s">
         <v>21</v>
       </c>
       <c r="L500" t="s">
-        <v>58</v>
+        <v>212</v>
       </c>
       <c r="M500" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="501" spans="1:13">
       <c r="A501" t="s">
+        <v>2229</v>
+      </c>
+      <c r="B501" t="s">
+        <v>277</v>
+      </c>
+      <c r="C501" t="s">
+        <v>15</v>
+      </c>
+      <c r="D501" t="s">
         <v>2230</v>
       </c>
-      <c r="B501" t="s">
-[...5 lines deleted...]
-      <c r="D501" t="s">
+      <c r="E501" t="s">
         <v>2231</v>
-      </c>
-[...1 lines deleted...]
-        <v>1465</v>
       </c>
       <c r="F501" t="s">
         <v>2232</v>
       </c>
       <c r="G501" t="s">
         <v>2233</v>
       </c>
       <c r="H501">
-        <v>73</v>
+        <v>31</v>
       </c>
       <c r="I501">
-        <v>31</v>
+        <v>10</v>
       </c>
       <c r="J501" t="s">
         <v>77</v>
       </c>
       <c r="K501" t="s">
         <v>21</v>
       </c>
       <c r="L501" t="s">
-        <v>212</v>
+        <v>22</v>
       </c>
       <c r="M501" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="502" spans="1:13">
       <c r="A502" t="s">
         <v>2234</v>
       </c>
       <c r="B502" t="s">
-        <v>277</v>
+        <v>2235</v>
       </c>
       <c r="C502" t="s">
         <v>15</v>
       </c>
       <c r="D502" t="s">
-        <v>2235</v>
+        <v>2236</v>
       </c>
       <c r="E502" t="s">
-        <v>2236</v>
+        <v>2237</v>
       </c>
       <c r="F502" t="s">
-        <v>2237</v>
+        <v>2238</v>
       </c>
       <c r="G502" t="s">
-        <v>2238</v>
+        <v>2205</v>
       </c>
       <c r="H502">
-        <v>31</v>
+        <v>10</v>
       </c>
       <c r="I502">
         <v>10</v>
       </c>
       <c r="J502" t="s">
         <v>77</v>
       </c>
       <c r="K502" t="s">
         <v>21</v>
       </c>
       <c r="L502" t="s">
-        <v>22</v>
+        <v>325</v>
       </c>
       <c r="M502" t="s">
-        <v>23</v>
+        <v>326</v>
       </c>
     </row>
     <row r="503" spans="1:13">
       <c r="A503" t="s">
         <v>2239</v>
       </c>
       <c r="B503" t="s">
+        <v>25</v>
+      </c>
+      <c r="C503" t="s">
+        <v>15</v>
+      </c>
+      <c r="D503" t="s">
         <v>2240</v>
       </c>
-      <c r="C503" t="s">
-[...2 lines deleted...]
-      <c r="D503" t="s">
+      <c r="E503" t="s">
         <v>2241</v>
       </c>
-      <c r="E503" t="s">
+      <c r="F503" t="s">
         <v>2242</v>
       </c>
-      <c r="F503" t="s">
+      <c r="G503" t="s">
         <v>2243</v>
       </c>
-      <c r="G503" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H503">
-        <v>10</v>
+        <v>74</v>
       </c>
       <c r="I503">
-        <v>10</v>
+        <v>29</v>
       </c>
       <c r="J503" t="s">
         <v>77</v>
       </c>
       <c r="K503" t="s">
         <v>21</v>
       </c>
       <c r="L503" t="s">
-        <v>325</v>
+        <v>101</v>
       </c>
       <c r="M503" t="s">
-        <v>326</v>
+        <v>23</v>
       </c>
     </row>
     <row r="504" spans="1:13">
       <c r="A504" t="s">
         <v>2244</v>
       </c>
       <c r="B504" t="s">
         <v>25</v>
       </c>
       <c r="C504" t="s">
         <v>15</v>
       </c>
       <c r="D504" t="s">
         <v>2245</v>
       </c>
       <c r="E504" t="s">
         <v>2246</v>
       </c>
       <c r="F504" t="s">
         <v>2247</v>
       </c>
       <c r="G504" t="s">
         <v>2248</v>
       </c>
       <c r="H504">
-        <v>74</v>
+        <v>77</v>
       </c>
       <c r="I504">
-        <v>19</v>
+        <v>39</v>
       </c>
       <c r="J504" t="s">
         <v>77</v>
       </c>
       <c r="K504" t="s">
         <v>21</v>
       </c>
       <c r="L504" t="s">
-        <v>101</v>
+        <v>212</v>
       </c>
       <c r="M504" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="505" spans="1:13">
       <c r="A505" t="s">
         <v>2249</v>
       </c>
       <c r="B505" t="s">
-        <v>25</v>
+        <v>2250</v>
       </c>
       <c r="C505" t="s">
-        <v>15</v>
+        <v>114</v>
       </c>
       <c r="D505" t="s">
-        <v>2250</v>
+        <v>2094</v>
       </c>
       <c r="E505" t="s">
         <v>2251</v>
       </c>
       <c r="F505" t="s">
         <v>2252</v>
       </c>
       <c r="G505" t="s">
-        <v>2253</v>
+        <v>2211</v>
       </c>
       <c r="H505">
-        <v>77</v>
+        <v>10</v>
       </c>
       <c r="I505">
-        <v>34</v>
+        <v>3</v>
       </c>
       <c r="J505" t="s">
         <v>77</v>
       </c>
       <c r="K505" t="s">
         <v>21</v>
       </c>
       <c r="L505" t="s">
-        <v>212</v>
+        <v>256</v>
       </c>
       <c r="M505" t="s">
-        <v>23</v>
+        <v>120</v>
       </c>
     </row>
     <row r="506" spans="1:13">
       <c r="A506" t="s">
+        <v>2253</v>
+      </c>
+      <c r="B506" t="s">
         <v>2254</v>
       </c>
-      <c r="B506" t="s">
+      <c r="C506" t="s">
+        <v>768</v>
+      </c>
+      <c r="D506" t="s">
         <v>2255</v>
       </c>
-      <c r="C506" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E506" t="s">
+        <v>74</v>
+      </c>
+      <c r="F506" t="s">
         <v>2256</v>
       </c>
-      <c r="F506" t="s">
+      <c r="G506" t="s">
         <v>2257</v>
       </c>
-      <c r="G506" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I506">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="J506" t="s">
         <v>77</v>
       </c>
       <c r="K506" t="s">
         <v>21</v>
       </c>
       <c r="L506" t="s">
         <v>256</v>
       </c>
       <c r="M506" t="s">
         <v>120</v>
       </c>
     </row>
     <row r="507" spans="1:13">
       <c r="A507" t="s">
         <v>2258</v>
       </c>
       <c r="B507" t="s">
+        <v>14</v>
+      </c>
+      <c r="C507" t="s">
+        <v>128</v>
+      </c>
+      <c r="D507" t="s">
         <v>2259</v>
       </c>
-      <c r="C507" t="s">
-[...2 lines deleted...]
-      <c r="D507" t="s">
+      <c r="E507" t="s">
+        <v>1241</v>
+      </c>
+      <c r="F507" t="s">
         <v>2260</v>
       </c>
-      <c r="E507" t="s">
-[...2 lines deleted...]
-      <c r="F507" t="s">
+      <c r="G507" t="s">
         <v>2261</v>
       </c>
-      <c r="G507" t="s">
-        <v>2262</v>
+      <c r="H507">
+        <v>16</v>
       </c>
       <c r="I507">
-        <v>0</v>
+        <v>10</v>
       </c>
       <c r="J507" t="s">
         <v>77</v>
       </c>
       <c r="K507" t="s">
         <v>21</v>
       </c>
       <c r="L507" t="s">
-        <v>256</v>
+        <v>152</v>
       </c>
       <c r="M507" t="s">
-        <v>120</v>
+        <v>23</v>
       </c>
     </row>
     <row r="508" spans="1:13">
       <c r="A508" t="s">
+        <v>2262</v>
+      </c>
+      <c r="B508" t="s">
+        <v>984</v>
+      </c>
+      <c r="C508" t="s">
+        <v>114</v>
+      </c>
+      <c r="D508" t="s">
         <v>2263</v>
       </c>
-      <c r="B508" t="s">
-[...5 lines deleted...]
-      <c r="D508" t="s">
+      <c r="E508" t="s">
+        <v>2005</v>
+      </c>
+      <c r="F508" t="s">
         <v>2264</v>
       </c>
-      <c r="E508" t="s">
-[...2 lines deleted...]
-      <c r="F508" t="s">
+      <c r="G508" t="s">
         <v>2265</v>
       </c>
-      <c r="G508" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H508">
-        <v>16</v>
+        <v>6</v>
       </c>
       <c r="I508">
-        <v>7</v>
+        <v>0</v>
       </c>
       <c r="J508" t="s">
-        <v>77</v>
+        <v>20</v>
       </c>
       <c r="K508" t="s">
         <v>21</v>
       </c>
       <c r="L508" t="s">
-        <v>152</v>
+        <v>793</v>
       </c>
       <c r="M508" t="s">
-        <v>23</v>
+        <v>719</v>
       </c>
     </row>
     <row r="509" spans="1:13">
       <c r="A509" t="s">
+        <v>2266</v>
+      </c>
+      <c r="B509" t="s">
         <v>2267</v>
       </c>
-      <c r="B509" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C509" t="s">
-        <v>114</v>
+        <v>768</v>
       </c>
       <c r="D509" t="s">
         <v>2268</v>
       </c>
       <c r="E509" t="s">
-        <v>2006</v>
+        <v>2269</v>
       </c>
       <c r="F509" t="s">
-        <v>2269</v>
+        <v>2270</v>
       </c>
       <c r="G509" t="s">
-        <v>2270</v>
-[...2 lines deleted...]
-        <v>6</v>
+        <v>2205</v>
       </c>
       <c r="I509">
-        <v>0</v>
+        <v>7</v>
       </c>
       <c r="J509" t="s">
-        <v>20</v>
+        <v>77</v>
       </c>
       <c r="K509" t="s">
         <v>21</v>
       </c>
       <c r="L509" t="s">
-        <v>793</v>
+        <v>773</v>
       </c>
       <c r="M509" t="s">
-        <v>719</v>
+        <v>120</v>
       </c>
     </row>
     <row r="510" spans="1:13">
       <c r="A510" t="s">
         <v>2271</v>
       </c>
       <c r="B510" t="s">
+        <v>1953</v>
+      </c>
+      <c r="C510" t="s">
+        <v>15</v>
+      </c>
+      <c r="D510" t="s">
         <v>2272</v>
       </c>
-      <c r="C510" t="s">
-[...2 lines deleted...]
-      <c r="D510" t="s">
+      <c r="E510" t="s">
         <v>2273</v>
       </c>
-      <c r="E510" t="s">
+      <c r="F510" t="s">
         <v>2274</v>
       </c>
-      <c r="F510" t="s">
+      <c r="G510" t="s">
         <v>2275</v>
       </c>
-      <c r="G510" t="s">
-        <v>2210</v>
+      <c r="H510">
+        <v>16</v>
       </c>
       <c r="I510">
-        <v>4</v>
+        <v>13</v>
       </c>
       <c r="J510" t="s">
         <v>77</v>
       </c>
       <c r="K510" t="s">
         <v>21</v>
       </c>
       <c r="L510" t="s">
-        <v>773</v>
+        <v>256</v>
       </c>
       <c r="M510" t="s">
         <v>120</v>
       </c>
     </row>
     <row r="511" spans="1:13">
       <c r="A511" t="s">
         <v>2276</v>
       </c>
       <c r="B511" t="s">
-        <v>1954</v>
+        <v>277</v>
       </c>
       <c r="C511" t="s">
         <v>15</v>
       </c>
       <c r="D511" t="s">
         <v>2277</v>
       </c>
       <c r="E511" t="s">
         <v>2278</v>
       </c>
       <c r="F511" t="s">
         <v>2279</v>
       </c>
       <c r="G511" t="s">
-        <v>2280</v>
+        <v>2163</v>
       </c>
       <c r="H511">
-        <v>16</v>
+        <v>29</v>
       </c>
       <c r="I511">
-        <v>13</v>
+        <v>0</v>
       </c>
       <c r="J511" t="s">
         <v>77</v>
       </c>
       <c r="K511" t="s">
         <v>21</v>
       </c>
       <c r="L511" t="s">
-        <v>256</v>
+        <v>212</v>
       </c>
       <c r="M511" t="s">
-        <v>120</v>
+        <v>23</v>
       </c>
     </row>
     <row r="512" spans="1:13">
       <c r="A512" t="s">
+        <v>2280</v>
+      </c>
+      <c r="B512" t="s">
         <v>2281</v>
       </c>
-      <c r="B512" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C512" t="s">
-        <v>15</v>
+        <v>768</v>
       </c>
       <c r="D512" t="s">
         <v>2282</v>
       </c>
       <c r="E512" t="s">
+        <v>2129</v>
+      </c>
+      <c r="F512" t="s">
         <v>2283</v>
       </c>
-      <c r="F512" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G512" t="s">
-        <v>2168</v>
-[...2 lines deleted...]
-        <v>29</v>
+        <v>2233</v>
       </c>
       <c r="I512">
         <v>0</v>
       </c>
       <c r="J512" t="s">
-        <v>77</v>
+        <v>20</v>
       </c>
       <c r="K512" t="s">
         <v>21</v>
       </c>
       <c r="L512" t="s">
-        <v>212</v>
+        <v>977</v>
       </c>
       <c r="M512" t="s">
-        <v>23</v>
+        <v>326</v>
       </c>
     </row>
     <row r="513" spans="1:13">
       <c r="A513" t="s">
-        <v>2285</v>
+        <v>2284</v>
       </c>
       <c r="B513" t="s">
-        <v>2286</v>
+        <v>2171</v>
       </c>
       <c r="C513" t="s">
         <v>768</v>
       </c>
       <c r="D513" t="s">
+        <v>2285</v>
+      </c>
+      <c r="E513" t="s">
+        <v>2286</v>
+      </c>
+      <c r="F513" t="s">
         <v>2287</v>
       </c>
-      <c r="E513" t="s">
-[...2 lines deleted...]
-      <c r="F513" t="s">
+      <c r="G513" t="s">
         <v>2288</v>
-      </c>
-[...1 lines deleted...]
-        <v>2238</v>
       </c>
       <c r="I513">
         <v>0</v>
       </c>
       <c r="J513" t="s">
         <v>77</v>
       </c>
       <c r="K513" t="s">
         <v>21</v>
       </c>
       <c r="L513" t="s">
-        <v>977</v>
+        <v>807</v>
       </c>
       <c r="M513" t="s">
-        <v>326</v>
+        <v>120</v>
       </c>
     </row>
     <row r="514" spans="1:13">
       <c r="A514" t="s">
         <v>2289</v>
       </c>
       <c r="B514" t="s">
-        <v>2176</v>
+        <v>96</v>
       </c>
       <c r="C514" t="s">
-        <v>768</v>
+        <v>15</v>
       </c>
       <c r="D514" t="s">
         <v>2290</v>
       </c>
       <c r="E514" t="s">
+        <v>1989</v>
+      </c>
+      <c r="F514" t="s">
         <v>2291</v>
       </c>
-      <c r="F514" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G514" t="s">
-        <v>2293</v>
+        <v>2163</v>
+      </c>
+      <c r="H514">
+        <v>88</v>
       </c>
       <c r="I514">
-        <v>0</v>
+        <v>26</v>
       </c>
       <c r="J514" t="s">
         <v>77</v>
       </c>
       <c r="K514" t="s">
         <v>21</v>
       </c>
       <c r="L514" t="s">
-        <v>807</v>
+        <v>212</v>
       </c>
       <c r="M514" t="s">
-        <v>120</v>
+        <v>23</v>
       </c>
     </row>
     <row r="515" spans="1:13">
       <c r="A515" t="s">
+        <v>2292</v>
+      </c>
+      <c r="B515" t="s">
+        <v>879</v>
+      </c>
+      <c r="C515" t="s">
+        <v>15</v>
+      </c>
+      <c r="D515" t="s">
+        <v>2293</v>
+      </c>
+      <c r="E515" t="s">
         <v>2294</v>
       </c>
-      <c r="B515" t="s">
-[...5 lines deleted...]
-      <c r="D515" t="s">
+      <c r="F515" t="s">
         <v>2295</v>
       </c>
-      <c r="E515" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G515" t="s">
-        <v>2168</v>
+        <v>2163</v>
       </c>
       <c r="H515">
-        <v>88</v>
+        <v>40</v>
       </c>
       <c r="I515">
-        <v>15</v>
+        <v>1</v>
       </c>
       <c r="J515" t="s">
         <v>77</v>
       </c>
       <c r="K515" t="s">
         <v>21</v>
       </c>
       <c r="L515" t="s">
         <v>212</v>
       </c>
       <c r="M515" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="516" spans="1:13">
       <c r="A516" t="s">
+        <v>2296</v>
+      </c>
+      <c r="B516" t="s">
         <v>2297</v>
       </c>
-      <c r="B516" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C516" t="s">
-        <v>15</v>
+        <v>322</v>
       </c>
       <c r="D516" t="s">
+        <v>2059</v>
+      </c>
+      <c r="E516" t="s">
         <v>2298</v>
       </c>
-      <c r="E516" t="s">
+      <c r="F516" t="s">
         <v>2299</v>
       </c>
-      <c r="F516" t="s">
+      <c r="G516" t="s">
         <v>2300</v>
       </c>
-      <c r="G516" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H516">
-        <v>40</v>
+        <v>3</v>
       </c>
       <c r="I516">
         <v>0</v>
       </c>
       <c r="J516" t="s">
         <v>77</v>
       </c>
       <c r="K516" t="s">
         <v>21</v>
       </c>
       <c r="L516" t="s">
-        <v>212</v>
+        <v>119</v>
       </c>
       <c r="M516" t="s">
-        <v>23</v>
+        <v>120</v>
       </c>
     </row>
     <row r="517" spans="1:13">
       <c r="A517" t="s">
         <v>2301</v>
       </c>
       <c r="B517" t="s">
         <v>2302</v>
       </c>
       <c r="C517" t="s">
         <v>768</v>
       </c>
       <c r="D517" t="s">
         <v>2303</v>
       </c>
       <c r="E517" t="s">
         <v>583</v>
       </c>
       <c r="F517" t="s">
         <v>2304</v>
       </c>
       <c r="G517" t="s">
-        <v>2248</v>
+        <v>2243</v>
       </c>
       <c r="I517">
         <v>0</v>
       </c>
       <c r="J517" t="s">
         <v>77</v>
       </c>
       <c r="K517" t="s">
         <v>21</v>
       </c>
       <c r="L517" t="s">
         <v>857</v>
       </c>
       <c r="M517" t="s">
         <v>120</v>
       </c>
     </row>
     <row r="518" spans="1:13">
       <c r="A518" t="s">
         <v>2305</v>
       </c>
       <c r="B518" t="s">
         <v>2306</v>
       </c>
       <c r="C518" t="s">
@@ -28504,326 +28639,774 @@
       </c>
       <c r="G518" t="s">
         <v>2310</v>
       </c>
       <c r="I518">
         <v>0</v>
       </c>
       <c r="J518" t="s">
         <v>20</v>
       </c>
       <c r="K518" t="s">
         <v>21</v>
       </c>
       <c r="L518" t="s">
         <v>1062</v>
       </c>
       <c r="M518" t="s">
         <v>120</v>
       </c>
     </row>
     <row r="519" spans="1:13">
       <c r="A519" t="s">
         <v>2311</v>
       </c>
       <c r="B519" t="s">
-        <v>357</v>
+        <v>96</v>
       </c>
       <c r="C519" t="s">
         <v>15</v>
       </c>
       <c r="D519" t="s">
-        <v>27</v>
+        <v>1309</v>
       </c>
       <c r="E519" t="s">
+        <v>2203</v>
+      </c>
+      <c r="F519" t="s">
         <v>2312</v>
       </c>
-      <c r="F519" t="s">
+      <c r="G519" t="s">
         <v>2313</v>
       </c>
-      <c r="G519" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H519">
-        <v>50</v>
+        <v>99</v>
       </c>
       <c r="I519">
-        <v>12</v>
+        <v>32</v>
       </c>
       <c r="J519" t="s">
         <v>77</v>
       </c>
       <c r="K519" t="s">
         <v>21</v>
       </c>
       <c r="L519" t="s">
-        <v>152</v>
+        <v>101</v>
       </c>
       <c r="M519" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="520" spans="1:13">
       <c r="A520" t="s">
+        <v>2314</v>
+      </c>
+      <c r="B520" t="s">
+        <v>357</v>
+      </c>
+      <c r="C520" t="s">
+        <v>15</v>
+      </c>
+      <c r="D520" t="s">
+        <v>27</v>
+      </c>
+      <c r="E520" t="s">
         <v>2315</v>
       </c>
-      <c r="B520" t="s">
-[...5 lines deleted...]
-      <c r="D520" t="s">
+      <c r="F520" t="s">
         <v>2316</v>
       </c>
-      <c r="E520" t="s">
+      <c r="G520" t="s">
         <v>2317</v>
       </c>
-      <c r="F520" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H520">
-        <v>66</v>
+        <v>50</v>
       </c>
       <c r="I520">
-        <v>4</v>
+        <v>14</v>
       </c>
       <c r="J520" t="s">
         <v>77</v>
       </c>
       <c r="K520" t="s">
         <v>21</v>
       </c>
       <c r="L520" t="s">
-        <v>857</v>
+        <v>152</v>
       </c>
       <c r="M520" t="s">
-        <v>120</v>
+        <v>23</v>
       </c>
     </row>
     <row r="521" spans="1:13">
       <c r="A521" t="s">
+        <v>2318</v>
+      </c>
+      <c r="B521" t="s">
+        <v>1909</v>
+      </c>
+      <c r="C521" t="s">
+        <v>15</v>
+      </c>
+      <c r="D521" t="s">
         <v>2319</v>
-      </c>
-[...7 lines deleted...]
-        <v>579</v>
       </c>
       <c r="E521" t="s">
         <v>2320</v>
       </c>
       <c r="F521" t="s">
         <v>2321</v>
       </c>
       <c r="G521" t="s">
-        <v>618</v>
+        <v>2293</v>
       </c>
       <c r="H521">
+        <v>66</v>
+      </c>
+      <c r="I521">
         <v>12</v>
       </c>
-      <c r="I521">
-[...1 lines deleted...]
-      </c>
       <c r="J521" t="s">
         <v>77</v>
       </c>
       <c r="K521" t="s">
         <v>21</v>
       </c>
       <c r="L521" t="s">
-        <v>64</v>
+        <v>857</v>
       </c>
       <c r="M521" t="s">
-        <v>23</v>
+        <v>120</v>
       </c>
     </row>
     <row r="522" spans="1:13">
       <c r="A522" t="s">
         <v>2322</v>
       </c>
       <c r="B522" t="s">
+        <v>1193</v>
+      </c>
+      <c r="C522" t="s">
+        <v>15</v>
+      </c>
+      <c r="D522" t="s">
+        <v>579</v>
+      </c>
+      <c r="E522" t="s">
         <v>2323</v>
       </c>
-      <c r="C522" t="s">
-[...5 lines deleted...]
-      <c r="E522" t="s">
+      <c r="F522" t="s">
         <v>2324</v>
       </c>
-      <c r="F522" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G522" t="s">
-        <v>1441</v>
+        <v>618</v>
+      </c>
+      <c r="H522">
+        <v>12</v>
       </c>
       <c r="I522">
-        <v>0</v>
+        <v>6</v>
       </c>
       <c r="J522" t="s">
         <v>77</v>
       </c>
       <c r="K522" t="s">
         <v>21</v>
       </c>
       <c r="L522" t="s">
-        <v>2326</v>
+        <v>64</v>
       </c>
       <c r="M522" t="s">
-        <v>326</v>
+        <v>23</v>
       </c>
     </row>
     <row r="523" spans="1:13">
       <c r="A523" t="s">
+        <v>2325</v>
+      </c>
+      <c r="B523" t="s">
+        <v>2326</v>
+      </c>
+      <c r="C523" t="s">
+        <v>15</v>
+      </c>
+      <c r="D523" t="s">
+        <v>579</v>
+      </c>
+      <c r="E523" t="s">
         <v>2327</v>
       </c>
-      <c r="B523" t="s">
-[...5 lines deleted...]
-      <c r="D523" t="s">
+      <c r="F523" t="s">
         <v>2328</v>
       </c>
-      <c r="E523" t="s">
+      <c r="G523" t="s">
         <v>2329</v>
       </c>
-      <c r="F523" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H523">
-        <v>82</v>
+        <v>39</v>
       </c>
       <c r="I523">
         <v>0</v>
       </c>
       <c r="J523" t="s">
         <v>77</v>
       </c>
       <c r="K523" t="s">
         <v>21</v>
       </c>
       <c r="L523" t="s">
-        <v>138</v>
+        <v>30</v>
       </c>
       <c r="M523" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="524" spans="1:13">
       <c r="A524" t="s">
+        <v>2330</v>
+      </c>
+      <c r="B524" t="s">
+        <v>2331</v>
+      </c>
+      <c r="C524" t="s">
+        <v>768</v>
+      </c>
+      <c r="D524" t="s">
+        <v>2261</v>
+      </c>
+      <c r="E524" t="s">
         <v>2332</v>
-      </c>
-[...10 lines deleted...]
-        <v>2329</v>
       </c>
       <c r="F524" t="s">
         <v>2333</v>
       </c>
       <c r="G524" t="s">
-        <v>2331</v>
-[...2 lines deleted...]
-        <v>154</v>
+        <v>1441</v>
       </c>
       <c r="I524">
-        <v>0</v>
+        <v>7</v>
       </c>
       <c r="J524" t="s">
         <v>77</v>
       </c>
       <c r="K524" t="s">
         <v>21</v>
       </c>
       <c r="L524" t="s">
-        <v>857</v>
+        <v>2334</v>
       </c>
       <c r="M524" t="s">
-        <v>120</v>
+        <v>326</v>
       </c>
     </row>
     <row r="525" spans="1:13">
       <c r="A525" t="s">
-        <v>2334</v>
+        <v>2335</v>
       </c>
       <c r="B525" t="s">
-        <v>2335</v>
+        <v>148</v>
       </c>
       <c r="C525" t="s">
         <v>15</v>
       </c>
       <c r="D525" t="s">
         <v>2336</v>
       </c>
       <c r="E525" t="s">
         <v>2337</v>
       </c>
       <c r="F525" t="s">
         <v>2338</v>
       </c>
       <c r="G525" t="s">
         <v>2339</v>
       </c>
       <c r="H525">
-        <v>58</v>
+        <v>50</v>
       </c>
       <c r="I525">
         <v>0</v>
       </c>
       <c r="J525" t="s">
         <v>77</v>
       </c>
       <c r="K525" t="s">
         <v>21</v>
       </c>
       <c r="L525" t="s">
+        <v>152</v>
+      </c>
+      <c r="M525" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="526" spans="1:13">
+      <c r="A526" t="s">
+        <v>2340</v>
+      </c>
+      <c r="B526" t="s">
+        <v>140</v>
+      </c>
+      <c r="C526" t="s">
+        <v>15</v>
+      </c>
+      <c r="D526" t="s">
+        <v>2341</v>
+      </c>
+      <c r="E526" t="s">
+        <v>2342</v>
+      </c>
+      <c r="F526" t="s">
+        <v>2343</v>
+      </c>
+      <c r="G526" t="s">
+        <v>2329</v>
+      </c>
+      <c r="H526">
+        <v>178</v>
+      </c>
+      <c r="I526">
+        <v>150</v>
+      </c>
+      <c r="J526" t="s">
+        <v>77</v>
+      </c>
+      <c r="K526" t="s">
+        <v>21</v>
+      </c>
+      <c r="L526" t="s">
+        <v>51</v>
+      </c>
+      <c r="M526" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="527" spans="1:13">
+      <c r="A527" t="s">
+        <v>2344</v>
+      </c>
+      <c r="B527" t="s">
+        <v>148</v>
+      </c>
+      <c r="C527" t="s">
+        <v>15</v>
+      </c>
+      <c r="D527" t="s">
+        <v>2336</v>
+      </c>
+      <c r="E527" t="s">
+        <v>2345</v>
+      </c>
+      <c r="F527" t="s">
+        <v>2346</v>
+      </c>
+      <c r="G527" t="s">
+        <v>2347</v>
+      </c>
+      <c r="H527">
+        <v>55</v>
+      </c>
+      <c r="I527">
+        <v>0</v>
+      </c>
+      <c r="J527" t="s">
+        <v>77</v>
+      </c>
+      <c r="K527" t="s">
+        <v>21</v>
+      </c>
+      <c r="L527" t="s">
+        <v>30</v>
+      </c>
+      <c r="M527" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="528" spans="1:13">
+      <c r="A528" t="s">
+        <v>2348</v>
+      </c>
+      <c r="B528" t="s">
+        <v>286</v>
+      </c>
+      <c r="C528" t="s">
+        <v>15</v>
+      </c>
+      <c r="D528" t="s">
+        <v>2349</v>
+      </c>
+      <c r="E528" t="s">
+        <v>2350</v>
+      </c>
+      <c r="F528" t="s">
+        <v>2351</v>
+      </c>
+      <c r="G528" t="s">
+        <v>2352</v>
+      </c>
+      <c r="H528">
+        <v>82</v>
+      </c>
+      <c r="I528">
+        <v>7</v>
+      </c>
+      <c r="J528" t="s">
+        <v>77</v>
+      </c>
+      <c r="K528" t="s">
+        <v>21</v>
+      </c>
+      <c r="L528" t="s">
+        <v>138</v>
+      </c>
+      <c r="M528" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="529" spans="1:13">
+      <c r="A529" t="s">
+        <v>2353</v>
+      </c>
+      <c r="B529" t="s">
+        <v>286</v>
+      </c>
+      <c r="C529" t="s">
+        <v>15</v>
+      </c>
+      <c r="D529" t="s">
+        <v>2349</v>
+      </c>
+      <c r="E529" t="s">
+        <v>2350</v>
+      </c>
+      <c r="F529" t="s">
+        <v>2354</v>
+      </c>
+      <c r="G529" t="s">
+        <v>2352</v>
+      </c>
+      <c r="H529">
+        <v>154</v>
+      </c>
+      <c r="I529">
+        <v>38</v>
+      </c>
+      <c r="J529" t="s">
+        <v>77</v>
+      </c>
+      <c r="K529" t="s">
+        <v>21</v>
+      </c>
+      <c r="L529" t="s">
+        <v>857</v>
+      </c>
+      <c r="M529" t="s">
+        <v>120</v>
+      </c>
+    </row>
+    <row r="530" spans="1:13">
+      <c r="A530" t="s">
+        <v>2355</v>
+      </c>
+      <c r="B530" t="s">
+        <v>2356</v>
+      </c>
+      <c r="C530" t="s">
+        <v>15</v>
+      </c>
+      <c r="D530" t="s">
+        <v>2357</v>
+      </c>
+      <c r="E530" t="s">
+        <v>2337</v>
+      </c>
+      <c r="F530" t="s">
+        <v>2358</v>
+      </c>
+      <c r="G530" t="s">
+        <v>2359</v>
+      </c>
+      <c r="H530">
+        <v>58</v>
+      </c>
+      <c r="I530">
+        <v>0</v>
+      </c>
+      <c r="J530" t="s">
+        <v>77</v>
+      </c>
+      <c r="K530" t="s">
+        <v>21</v>
+      </c>
+      <c r="L530" t="s">
         <v>101</v>
       </c>
-      <c r="M525" t="s">
+      <c r="M530" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="531" spans="1:13">
+      <c r="A531" t="s">
+        <v>2360</v>
+      </c>
+      <c r="B531" t="s">
+        <v>2361</v>
+      </c>
+      <c r="C531" t="s">
+        <v>15</v>
+      </c>
+      <c r="D531" t="s">
+        <v>2362</v>
+      </c>
+      <c r="E531" t="s">
+        <v>2363</v>
+      </c>
+      <c r="F531" t="s">
+        <v>2364</v>
+      </c>
+      <c r="G531" t="s">
+        <v>2313</v>
+      </c>
+      <c r="H531">
+        <v>8</v>
+      </c>
+      <c r="I531">
+        <v>0</v>
+      </c>
+      <c r="J531" t="s">
+        <v>20</v>
+      </c>
+      <c r="K531" t="s">
+        <v>21</v>
+      </c>
+      <c r="L531" t="s">
+        <v>44</v>
+      </c>
+      <c r="M531" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="532" spans="1:13">
+      <c r="A532" t="s">
+        <v>2365</v>
+      </c>
+      <c r="B532" t="s">
+        <v>2366</v>
+      </c>
+      <c r="C532" t="s">
+        <v>114</v>
+      </c>
+      <c r="D532" t="s">
+        <v>2367</v>
+      </c>
+      <c r="E532" t="s">
+        <v>1826</v>
+      </c>
+      <c r="F532" t="s">
+        <v>2368</v>
+      </c>
+      <c r="G532" t="s">
+        <v>2369</v>
+      </c>
+      <c r="H532">
+        <v>14</v>
+      </c>
+      <c r="I532">
+        <v>0</v>
+      </c>
+      <c r="J532" t="s">
+        <v>77</v>
+      </c>
+      <c r="K532" t="s">
+        <v>21</v>
+      </c>
+      <c r="L532" t="s">
+        <v>101</v>
+      </c>
+      <c r="M532" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="533" spans="1:13">
+      <c r="A533" t="s">
+        <v>2370</v>
+      </c>
+      <c r="B533" t="s">
+        <v>14</v>
+      </c>
+      <c r="C533" t="s">
+        <v>128</v>
+      </c>
+      <c r="D533" t="s">
+        <v>1441</v>
+      </c>
+      <c r="E533" t="s">
+        <v>1893</v>
+      </c>
+      <c r="F533" t="s">
+        <v>2371</v>
+      </c>
+      <c r="G533" t="s">
+        <v>2329</v>
+      </c>
+      <c r="H533">
+        <v>21</v>
+      </c>
+      <c r="I533">
+        <v>9</v>
+      </c>
+      <c r="J533" t="s">
+        <v>77</v>
+      </c>
+      <c r="K533" t="s">
+        <v>21</v>
+      </c>
+      <c r="L533" t="s">
+        <v>51</v>
+      </c>
+      <c r="M533" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="534" spans="1:13">
+      <c r="A534" t="s">
+        <v>2372</v>
+      </c>
+      <c r="B534" t="s">
+        <v>286</v>
+      </c>
+      <c r="C534" t="s">
+        <v>15</v>
+      </c>
+      <c r="D534" t="s">
+        <v>2373</v>
+      </c>
+      <c r="E534" t="s">
+        <v>2374</v>
+      </c>
+      <c r="F534" t="s">
+        <v>2375</v>
+      </c>
+      <c r="G534" t="s">
+        <v>2376</v>
+      </c>
+      <c r="H534">
+        <v>88</v>
+      </c>
+      <c r="I534">
+        <v>6</v>
+      </c>
+      <c r="J534" t="s">
+        <v>77</v>
+      </c>
+      <c r="K534" t="s">
+        <v>21</v>
+      </c>
+      <c r="L534" t="s">
+        <v>64</v>
+      </c>
+      <c r="M534" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="535" spans="1:13">
+      <c r="A535" t="s">
+        <v>2377</v>
+      </c>
+      <c r="B535" t="s">
+        <v>2378</v>
+      </c>
+      <c r="C535" t="s">
+        <v>768</v>
+      </c>
+      <c r="D535" t="s">
+        <v>2379</v>
+      </c>
+      <c r="E535" t="s">
+        <v>844</v>
+      </c>
+      <c r="F535" t="s">
+        <v>2380</v>
+      </c>
+      <c r="G535" t="s">
+        <v>2300</v>
+      </c>
+      <c r="I535">
+        <v>0</v>
+      </c>
+      <c r="J535" t="s">
+        <v>77</v>
+      </c>
+      <c r="K535" t="s">
+        <v>21</v>
+      </c>
+      <c r="L535" t="s">
+        <v>807</v>
+      </c>
+      <c r="M535" t="s">
+        <v>120</v>
+      </c>
+    </row>
+    <row r="536" spans="1:13">
+      <c r="A536" t="s">
+        <v>2381</v>
+      </c>
+      <c r="B536" t="s">
+        <v>1825</v>
+      </c>
+      <c r="C536" t="s">
+        <v>15</v>
+      </c>
+      <c r="D536" t="s">
+        <v>2382</v>
+      </c>
+      <c r="E536" t="s">
+        <v>2222</v>
+      </c>
+      <c r="F536" t="s">
+        <v>2383</v>
+      </c>
+      <c r="G536" t="s">
+        <v>2300</v>
+      </c>
+      <c r="H536">
+        <v>64</v>
+      </c>
+      <c r="I536">
+        <v>0</v>
+      </c>
+      <c r="J536" t="s">
+        <v>77</v>
+      </c>
+      <c r="K536" t="s">
+        <v>21</v>
+      </c>
+      <c r="L536" t="s">
+        <v>101</v>
+      </c>
+      <c r="M536" t="s">
         <v>23</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>