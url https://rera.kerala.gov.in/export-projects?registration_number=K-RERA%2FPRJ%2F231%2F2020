--- v0 (2026-01-19)
+++ v1 (2026-05-05)
@@ -512,51 +512,51 @@
       <c r="A2" t="s">
         <v>13</v>
       </c>
       <c r="B2" t="s">
         <v>14</v>
       </c>
       <c r="C2" t="s">
         <v>15</v>
       </c>
       <c r="D2" t="s">
         <v>16</v>
       </c>
       <c r="E2" t="s">
         <v>17</v>
       </c>
       <c r="F2" t="s">
         <v>18</v>
       </c>
       <c r="G2" t="s">
         <v>19</v>
       </c>
       <c r="H2">
         <v>384</v>
       </c>
       <c r="I2">
-        <v>317</v>
+        <v>314</v>
       </c>
       <c r="J2" t="s">
         <v>20</v>
       </c>
       <c r="K2" t="s">
         <v>21</v>
       </c>
       <c r="L2" t="s">
         <v>22</v>
       </c>
       <c r="M2" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="3" spans="1:13">
       <c r="A3" t="s">
         <v>24</v>
       </c>
       <c r="B3" t="s">
         <v>14</v>
       </c>
       <c r="C3" t="s">
         <v>15</v>
       </c>
       <c r="D3" t="s">